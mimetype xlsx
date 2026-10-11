--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -24,51 +24,51 @@
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">MNN PRO-MIX EXTENDED CIT U                                                                                                      </t>
+    <t xml:space="preserve">MNN PRO-MIX CONSERVATIVE CIT U                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">MNN PRO-MIX MODERATE CIT U                                                                                                      </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>