--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,4451 +7,4074 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="390">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">ACG HOLDCO 1 LTD 14.75% 01/13/2029 14.75 20290113                                                                               </t>
+    <t xml:space="preserve">ACACIA LLC 2026-1 5.44 20410715                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$271,660.00</t>
+    <t>$366,612.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMIRAL GROUP                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMIGY       </t>
+  </si>
+  <si>
+    <t>$758,394.70</t>
   </si>
   <si>
     <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
   </si>
   <si>
-    <t>$443,297.40</t>
+    <t>$294,873.09</t>
   </si>
   <si>
     <t xml:space="preserve">AIR LIQUIDE                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AIQUY       </t>
   </si>
   <si>
-    <t>$3,417,477.01</t>
-[...8 lines deleted...]
-    <t>$2,394,535.64</t>
+    <t>$748,623.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIRBNB INC 4.65 20310316                                                                                                        </t>
+  </si>
+  <si>
+    <t>$330,831.22</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$534,635.00</t>
+    <t>$339,324.05</t>
   </si>
   <si>
     <t xml:space="preserve">ALPHABET INC CAP STK CL A                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">GOOGL       </t>
   </si>
   <si>
-    <t>$4,771,080.60</t>
+    <t>$3,314,522.64</t>
   </si>
   <si>
     <t xml:space="preserve">AMAZON COM INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AMZN        </t>
   </si>
   <si>
-    <t>$4,842,616.35</t>
+    <t>$3,676,706.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMETEK INC NEW                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AME         </t>
+  </si>
+  <si>
+    <t>$1,479,939.02</t>
   </si>
   <si>
     <t xml:space="preserve">AMPHENOL CORP NEW                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">APH         </t>
   </si>
   <si>
-    <t>$1,534,005.00</t>
-[...23 lines deleted...]
-    <t>$1,111,671.70</t>
+    <t>$747,066.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$321,088.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT5.7%36 5.7 20360330                                                                            </t>
+  </si>
+  <si>
+    <t>$331,833.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLE INC COM                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAPL        </t>
+  </si>
+  <si>
+    <t>$1,485,269.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLIED MATLS INC                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMAT        </t>
+  </si>
+  <si>
+    <t>$753,262.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML HOLDING N V N Y REGISTRY SHS                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML        </t>
+  </si>
+  <si>
+    <t>$1,494,627.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATHENE GLOBAL FDG 5.033 20300717                                                                                                </t>
+  </si>
+  <si>
+    <t>$308,473.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS COPCO AB                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLKY       </t>
+  </si>
+  <si>
+    <t>$1,863,929.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$439,360.25</t>
   </si>
   <si>
     <t xml:space="preserve">BAE SYS PLC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">BAESY       </t>
   </si>
   <si>
-    <t>$2,788,138.19</t>
+    <t>$719,399.46</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$737,893.80</t>
-[...8 lines deleted...]
-    <t>$2,341,155.96</t>
+    <t>$498,315.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$335,279.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIG SKY FDG LLC 5.75 20351020                                                                                                   </t>
+  </si>
+  <si>
+    <t>$145,678.66</t>
   </si>
   <si>
     <t xml:space="preserve">BLACKROCK INC COM                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">BLK         </t>
   </si>
   <si>
-    <t>$988,657.76</t>
-[...23 lines deleted...]
-    <t>$243,352.80</t>
+    <t>$1,490,072.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACKSTONE PRIVATE CREDIT FUND 5 YR 5.95 20310515                                                                               </t>
+  </si>
+  <si>
+    <t>$305,293.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOOKING HLDGS INC COM                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BKNG        </t>
+  </si>
+  <si>
+    <t>$688,620.57</t>
   </si>
   <si>
     <t xml:space="preserve">CADENCE DESIGN SYSTEM INC                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">CDNS        </t>
   </si>
   <si>
-    <t>$5,018,100.36</t>
+    <t>$758,434.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAL MAINE FOODS INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALM        </t>
+  </si>
+  <si>
+    <t>$667,872.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALIFORNIA ST GO BDS 20340401 7.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$16,184.74</t>
   </si>
   <si>
     <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
   </si>
   <si>
-    <t>$251,807.00</t>
+    <t>$297,499.45</t>
   </si>
   <si>
     <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
   </si>
   <si>
-    <t>$1,049,219.90</t>
+    <t>$601,237.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARDINAL HEALTH INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAH         </t>
+  </si>
+  <si>
+    <t>$742,482.50</t>
   </si>
   <si>
     <t xml:space="preserve">CBRE GROUP INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">CBRE        </t>
   </si>
   <si>
-    <t>$2,916,908.28</t>
+    <t>$1,401,993.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENCORA INC COM                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COR         </t>
+  </si>
+  <si>
+    <t>$746,121.25</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$795,664.80</t>
+    <t>$485,511.80</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER - A- . 20600715 1.690%                                                                                      </t>
   </si>
   <si>
-    <t>$576,753.33</t>
+    <t>$493,310.53</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER - A- . 20600715 1.990%                                                                                      </t>
   </si>
   <si>
-    <t>$454,708.13</t>
+    <t>$408,639.80</t>
   </si>
   <si>
     <t xml:space="preserve">CIM TR -INV A- FLT 20490225 4.000%                                                                                              </t>
   </si>
   <si>
-    <t>$13,895.32</t>
-[...29 lines deleted...]
-    <t>$2,308,532.88</t>
+    <t>$9,818.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$495,677.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$333,698.15</t>
   </si>
   <si>
     <t xml:space="preserve">COGENT IPV LLC, - A- . 20540525 7.924%                                                                                          </t>
   </si>
   <si>
-    <t>$446,802.77</t>
-[...5 lines deleted...]
-    <t>$1,196,903.33</t>
+    <t>$435,527.87</t>
   </si>
   <si>
     <t xml:space="preserve">COLT MTG LN TR -INV A- FLT 20681226 5.903%                                                                                      </t>
   </si>
   <si>
-    <t>$596,862.41</t>
-[...8 lines deleted...]
-    <t>$1,398,992.23</t>
+    <t>$461,740.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONE 2026-DFW3 20430511 FLT 5.75 20430511                                                                                       </t>
+  </si>
+  <si>
+    <t>$395,476.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$486,006.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$660,385.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$460,663.71</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430525 2.500%                                                                                          </t>
   </si>
   <si>
-    <t>$140,930.78</t>
+    <t>$128,506.06</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -TH A- FLT 20430225 2.130%                                                                                           </t>
   </si>
   <si>
-    <t>$80,792.70</t>
-[...5 lines deleted...]
-    <t>$433,453.25</t>
+    <t>$71,455.01</t>
   </si>
   <si>
     <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20530225 5.116%                                                                                      </t>
   </si>
   <si>
-    <t>$848,418.41</t>
+    <t>$837,624.13</t>
   </si>
   <si>
     <t xml:space="preserve">DEEPHAVEN RES MTG TR - A- FLT 20660825 1.194%                                                                                   </t>
   </si>
   <si>
-    <t>$1,080,094.40</t>
-[...5 lines deleted...]
-    <t>$245,825.00</t>
+    <t>$823,216.49</t>
   </si>
   <si>
     <t xml:space="preserve">DEUTSCHE BOERSE ADR                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">DBOEY       </t>
   </si>
   <si>
-    <t>$957,179.83</t>
-[...14 lines deleted...]
-    <t>$438,964.60</t>
+    <t>$750,793.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIPLOMA PLC                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DPMAY       </t>
+  </si>
+  <si>
+    <t>$747,506.32</t>
   </si>
   <si>
     <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
   </si>
   <si>
-    <t>$932,272.60</t>
+    <t>$294,237.71</t>
   </si>
   <si>
     <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
   </si>
   <si>
-    <t>$603,663.20</t>
-[...11 lines deleted...]
-    <t>$522,240.00</t>
+    <t>$586,125.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$317,398.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GROUP ST LN TR - A FLT 20741126 5.431%                                                                                     </t>
+  </si>
+  <si>
+    <t>$599,013.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELEVANCE HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELV         </t>
+  </si>
+  <si>
+    <t>$1,858,948.42</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$794,370.00</t>
-[...8 lines deleted...]
-    <t>$2,346,523.92</t>
+    <t>$482,639.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPERIAN PLC SPONSORED ADR                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPGY       </t>
+  </si>
+  <si>
+    <t>$1,385,535.40</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20400401 6.000%                                                                                     </t>
   </si>
   <si>
-    <t>$31,786.63</t>
-[...5 lines deleted...]
-    <t>$207,744.58</t>
+    <t>$27,577.44</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$203,882.32</t>
+    <t>$169,441.81</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD GUAR . 20331101 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$30,098.64</t>
+    <t>$24,495.48</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD GUAR . 20340901 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$183,623.32</t>
+    <t>$161,308.70</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20500201 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$916,171.12</t>
-[...23 lines deleted...]
-    <t>$479,660.40</t>
+    <t>$779,176.45</t>
   </si>
   <si>
     <t xml:space="preserve">FINANCE OF AMER ST SEC -S A FLT 20750225 3.500%                                                                                 </t>
   </si>
   <si>
-    <t>$511,376.56</t>
-[...23 lines deleted...]
-    <t>$928,330.48</t>
+    <t>$461,960.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA MEGA WGTD AVG MEGA . 20490101 5.617%                                                                                       </t>
+  </si>
+  <si>
+    <t>$783,026.11</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381001 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$14,389.12</t>
-[...5 lines deleted...]
-    <t>$1,470,316.73</t>
+    <t>$11,923.42</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20511201 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,082,111.72</t>
+    <t>$920,846.44</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20340501 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$169,982.18</t>
-[...5 lines deleted...]
-    <t>$77,444.91</t>
+    <t>$121,958.48</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20401201 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$924,552.57</t>
-[...11 lines deleted...]
-    <t>$1,371,839.99</t>
+    <t>$778,023.80</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20410401 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$52,211.91</t>
+    <t>$42,597.01</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20521101 5.500%                                                                                            </t>
   </si>
   <si>
-    <t>$734,307.73</t>
-[...5 lines deleted...]
-    <t>$1,566,151.79</t>
+    <t>$609,054.81</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - AH . 20561216 2.600%                                                                                         </t>
   </si>
   <si>
-    <t>$96,256.77</t>
+    <t>$90,291.93</t>
   </si>
   <si>
     <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC SR A NT 20280302 10.000%                                                                         </t>
   </si>
   <si>
-    <t>$163,047.50</t>
+    <t>$175,707.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAPHIC PACKAGING HLDG CO                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GPK         </t>
+  </si>
+  <si>
+    <t>$950,367.65</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520225 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$358,732.55</t>
+    <t>$313,285.73</t>
   </si>
   <si>
     <t xml:space="preserve">GS MRTG BCK SEC TR -INV A- FLT 20511225 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$442,661.06</t>
-[...8 lines deleted...]
-    <t>$1,309,474.40</t>
+    <t>$381,311.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUARDANT HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GH          </t>
+  </si>
+  <si>
+    <t>$748,576.92</t>
   </si>
   <si>
     <t xml:space="preserve">HALMA PLC                                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">HALMY       </t>
   </si>
   <si>
-    <t>$1,390,686.13</t>
-[...8 lines deleted...]
-    <t>$2,128,099.68</t>
+    <t>$722,943.36</t>
   </si>
   <si>
     <t xml:space="preserve">HEICO CORP NEW                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HEI A       </t>
   </si>
   <si>
-    <t>$1,157,888.13</t>
-[...14 lines deleted...]
-    <t>$490,721.70</t>
+    <t>$1,406,741.13</t>
   </si>
   <si>
     <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL 20291115 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$291,281.80</t>
+    <t>$279,922.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMCD GROUP N V                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMCDY       </t>
+  </si>
+  <si>
+    <t>$1,850,422.21</t>
   </si>
   <si>
     <t xml:space="preserve">IMPERIAL FUND MTG TR -NQM A- FLT 20561125 1.595%                                                                                </t>
   </si>
   <si>
-    <t>$407,374.58</t>
-[...26 lines deleted...]
-    <t>$744,068.80</t>
+    <t>$337,111.34</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$808,032.00</t>
-[...5 lines deleted...]
-    <t>$65,384.88</t>
+    <t>$639,668.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20290625 2.965%                                                                                      </t>
+  </si>
+  <si>
+    <t>$7,429.24</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$1,221,361.90</t>
-[...35 lines deleted...]
-    <t>$326,889.60</t>
+    <t>$664,153.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNIGHT SWIFT TRANSN HLDGS INC CL A                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNX         </t>
+  </si>
+  <si>
+    <t>$2,210,324.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L OREAL CO                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRLCY       </t>
+  </si>
+  <si>
+    <t>$1,862,220.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAM RESEARCH CORP COM NEW                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRCX        </t>
+  </si>
+  <si>
+    <t>$756,887.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDN 2026-1A A MTGE 6.74 20410225                                                                                               </t>
+  </si>
+  <si>
+    <t>$584,127.38</t>
   </si>
   <si>
     <t xml:space="preserve">MASTERCARD INCORPORATED CL A                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">MA          </t>
   </si>
   <si>
-    <t>$4,382,112.24</t>
+    <t>$3,340,253.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCKESSON CORP                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCK         </t>
+  </si>
+  <si>
+    <t>$745,376.13</t>
   </si>
   <si>
     <t xml:space="preserve">MERCADOLIBRE INC                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">MELI        </t>
   </si>
   <si>
-    <t>$1,173,143.88</t>
+    <t>$1,130,458.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">META PLATFORMS INC 5.25 20360515                                                                                                </t>
+  </si>
+  <si>
+    <t>$661,171.86</t>
   </si>
   <si>
     <t xml:space="preserve">META PLATFORMS INC CL A                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">META        </t>
   </si>
   <si>
-    <t>$4,455,483.46</t>
-[...5 lines deleted...]
-    <t>$326,649.60</t>
+    <t>$2,797,019.26</t>
   </si>
   <si>
     <t xml:space="preserve">MEX BONOS DESARR FIX RT                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">MX    </t>
   </si>
   <si>
-    <t>$79,624.98</t>
+    <t>$79,697.43</t>
   </si>
   <si>
     <t xml:space="preserve">MICROSOFT CORP                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MSFT        </t>
   </si>
   <si>
-    <t>$6,683,626.80</t>
+    <t>$5,899,888.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOLINA HEALTHCARE INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOH         </t>
+  </si>
+  <si>
+    <t>$1,887,596.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOTARO CO LTD                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOY       </t>
+  </si>
+  <si>
+    <t>$748,103.32</t>
   </si>
   <si>
     <t xml:space="preserve">MOODYS CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">MCO         </t>
   </si>
   <si>
-    <t>$2,395,264.96</t>
+    <t>$748,860.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$436,300.01</t>
   </si>
   <si>
     <t xml:space="preserve">NASDAQ STOCK MARKET INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ        </t>
   </si>
   <si>
-    <t>$1,319,408.65</t>
+    <t>$748,317.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATERA INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NTRA        </t>
+  </si>
+  <si>
+    <t>$867,951.00</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT EDUCATION LN TR -A A . 20550715 5.020%                                                                                  </t>
   </si>
   <si>
-    <t>$466,360.13</t>
+    <t>$329,506.94</t>
   </si>
   <si>
     <t xml:space="preserve">NEW ECONOMY ASSETS-PH - A- . 20611020 1.910%                                                                                    </t>
   </si>
   <si>
-    <t>$1,021,829.83</t>
-[...5 lines deleted...]
-    <t>$45,750.00</t>
+    <t>$940,199.75</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20550825 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$223,715.19</t>
+    <t>$179,045.11</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20561125 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$426,719.30</t>
+    <t>$356,836.97</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A-FXD FLT 20541125 3.750%                                                                                  </t>
   </si>
   <si>
-    <t>$140,762.98</t>
-[...11 lines deleted...]
-    <t>$658,280.27</t>
+    <t>$114,544.84</t>
   </si>
   <si>
     <t xml:space="preserve">NU HLDGS LTD                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">NU          </t>
   </si>
   <si>
-    <t>$1,449,081.11</t>
+    <t>$2,135,374.86</t>
   </si>
   <si>
     <t xml:space="preserve">NVIDIA CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">NVDA        </t>
   </si>
   <si>
-    <t>$4,982,059.16</t>
+    <t>$5,586,403.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OCCU 2026-1A A4 5.44% 03/15/2032 5.44 20320315                                                                                  </t>
+  </si>
+  <si>
+    <t>$423,385.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIT 2026-HB2 A 3% 05/25/2039 3.0 20390525                                                                                      </t>
+  </si>
+  <si>
+    <t>$240,516.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIT 2026-HB3 A 3% 06/25/2039 3.0 20390625                                                                                      </t>
+  </si>
+  <si>
+    <t>$267,490.16</t>
   </si>
   <si>
     <t xml:space="preserve">OPEN INFRA US ASSETS AB (PUBL) 11.0 20270222                                                                                    </t>
   </si>
   <si>
-    <t>$395,920.00</t>
+    <t>$395,306.51</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- . 20320114 6.675%                                                                                 </t>
   </si>
   <si>
-    <t>$126,663.38</t>
+    <t>$81,820.72</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$1,026,747.60</t>
+    <t>$554,298.01</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR LLC - A- . 20300215 3.602%                                                                                    </t>
   </si>
   <si>
-    <t>$509,960.84</t>
-[...17 lines deleted...]
-    <t>$129,829.54</t>
+    <t>$334,434.76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEAR - LLC A . 20350716 7.420%                                                                                                  </t>
+  </si>
+  <si>
+    <t>$383,360.79</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$335,040.20</t>
-[...8 lines deleted...]
-    <t>$1,511,743.46</t>
+    <t>$335,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHOENIX ARIZ G O GEN IMPT BDS A 20340701 5.269%                                                                                 </t>
+  </si>
+  <si>
+    <t>$14,775.19</t>
   </si>
   <si>
     <t xml:space="preserve">PMT LOAN TRUST -J A- FLT 20430925 3.500%                                                                                        </t>
   </si>
   <si>
-    <t>$127,503.68</t>
+    <t>$106,603.93</t>
   </si>
   <si>
     <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
   </si>
   <si>
-    <t>$745,468.70</t>
+    <t>$496,466.84</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG MTG TR - A-A FLT 20510525 2.000%                                                                                  </t>
   </si>
   <si>
-    <t>$407,503.07</t>
+    <t>$346,834.06</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FND MTG TR -INV A- FLT 20510825 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$716,341.51</t>
+    <t>$627,099.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QTS CENT ISSUER LLC AND QTS TRS 1.0 20310827                                                                                    </t>
+  </si>
+  <si>
+    <t>$292,712.21</t>
   </si>
   <si>
     <t xml:space="preserve">RCKT MRTG TR - A- FLT 20511225 2.500%                                                                                           </t>
   </si>
   <si>
-    <t>$734,183.42</t>
-[...32 lines deleted...]
-    <t>$1,725,873.66</t>
+    <t>$618,725.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$313,328.75</t>
   </si>
   <si>
     <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
   </si>
   <si>
-    <t>$541,483.58</t>
-[...8 lines deleted...]
-    <t>$1,069,107.00</t>
+    <t>$326,717.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANOFI SPONSORED ADR                                                                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNY         </t>
+  </si>
+  <si>
+    <t>$752,694.88</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$636,604.34</t>
+    <t>$512,292.60</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
-    <t>$74,277.31</t>
+    <t>$64,608.69</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$188,711.60</t>
+    <t>$167,458.08</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$80,453.93</t>
-[...2 lines deleted...]
-    <t>$106,354.01</t>
+    <t>$68,937.01</t>
+  </si>
+  <si>
+    <t>$91,826.26</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
-    <t>$3,846,770.40</t>
-[...14 lines deleted...]
-    <t>$510,782.70</t>
+    <t>$1,495,149.57</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$486,215.40</t>
+    <t>$335,676.84</t>
   </si>
   <si>
     <t xml:space="preserve">SLAM LTD - A . 20460615 2.434%                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">KY    </t>
   </si>
   <si>
-    <t>$622,493.14</t>
-[...26 lines deleted...]
-    <t>$2,519,745.48</t>
+    <t>$568,497.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20220725 5.799%                                                                                    </t>
+  </si>
+  <si>
+    <t>$563,771.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20260526 0.887%                                                                                    </t>
+  </si>
+  <si>
+    <t>$667,583.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20830426 5.149%                                                                                    </t>
+  </si>
+  <si>
+    <t>$595,225.01</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH CAROLINA ST PUB SVCS AUT TAXABLE REF OBLIGS B 20281201 2.329%                                                             </t>
   </si>
   <si>
-    <t>$1,837,398.60</t>
-[...5 lines deleted...]
-    <t>$453,181.73</t>
+    <t>$1,818,371.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOTIFY TECHNOLOGY S A                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOT        </t>
+  </si>
+  <si>
+    <t>$1,482,609.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPRINT CAP CORP MTN BE SR GLBL NT 20320315 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$332,729.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STARWOOD RTL PPTY TR -STAR A FLT 20271115 6.744%                                                                                </t>
+  </si>
+  <si>
+    <t>$373,141.01</t>
   </si>
   <si>
     <t xml:space="preserve">TAIWAN SEMICONDUCTOR MFG LTD                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">TSM         </t>
   </si>
   <si>
-    <t>$5,186,136.01</t>
-[...8 lines deleted...]
-    <t>$1,506,482.94</t>
+    <t>$2,976,639.75</t>
   </si>
   <si>
     <t xml:space="preserve">TENCENT HLDGS LTD ADR                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">TCEHY       </t>
   </si>
   <si>
-    <t>$1,373,053.18</t>
-[...50 lines deleted...]
-    <t>$29,314.04</t>
+    <t>$708,818.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENET HEALTHCARE CORP COM NEW                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">THC         </t>
+  </si>
+  <si>
+    <t>$2,230,016.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOWD PT MTG TR -HY A FLT 20481026 4.782%                                                                                        </t>
+  </si>
+  <si>
+    <t>$77,933.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED PARCEL SERVICE INC                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPS         </t>
+  </si>
+  <si>
+    <t>$2,494,754.56</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20420215 2.375%                                                                                       </t>
   </si>
   <si>
-    <t>$2,513,539.84</t>
+    <t>$3,729,543.75</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20530215 3.625%                                                                                       </t>
   </si>
   <si>
-    <t>$6,108,929.64</t>
+    <t>$3,791,520.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS 20470515 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$5,601,866.14</t>
-[...11 lines deleted...]
-    <t>$9,531,672.08</t>
+    <t>$4,314,325.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20410215 2.125%                                                                                  </t>
+  </si>
+  <si>
+    <t>$577,941.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20550215 2.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$643,302.61</t>
   </si>
   <si>
     <t xml:space="preserve">UNITEDHEALTH GROUP INC                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">UNH         </t>
   </si>
   <si>
-    <t>$6,115,263.00</t>
-[...5 lines deleted...]
-    <t>$798,737.40</t>
+    <t>$1,102,341.24</t>
   </si>
   <si>
     <t xml:space="preserve">US CLAIMS LITIGATION FDG LLC SR A NT 20280317 10.250%                                                                           </t>
   </si>
   <si>
-    <t>$232,225.00</t>
+    <t>$227,514.29</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$4,245,332.93</t>
-[...8 lines deleted...]
-    <t>$3,667,316.96</t>
+    <t>$8,302,934.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERIZON MASTER TRUST 2026-3 4.73 20320820                                                                                       </t>
+  </si>
+  <si>
+    <t>$446,908.07</t>
   </si>
   <si>
     <t xml:space="preserve">VISA INC                                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">V           </t>
   </si>
   <si>
-    <t>$2,822,188.46</t>
-[...11 lines deleted...]
-    <t>$787,894.80</t>
+    <t>$2,977,408.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VOLKSWAGEN AUTO LEASE 2026-B 0.01 20310520                                                                                      </t>
+  </si>
+  <si>
+    <t>$330,458.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VSP OPPTICAL GROUP INC 1.0 20330601                                                                                             </t>
+  </si>
+  <si>
+    <t>$336,058.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WBHT CML MTG TR -WBM A FLT 20420616 5.422%                                                                                      </t>
+  </si>
+  <si>
+    <t>$438,701.93</t>
   </si>
   <si>
     <t xml:space="preserve">WEST FRASER TIMBER LTD                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">WFG         </t>
   </si>
   <si>
-    <t>$2,207,174.64</t>
+    <t>$1,096,550.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYERHAEUSER CO                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WY          </t>
+  </si>
+  <si>
+    <t>$614,876.85</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450120 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$57,944.10</t>
-[...17 lines deleted...]
-    <t>$1,032,433.92</t>
+    <t>$50,604.76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E181"/>
+  <dimension ref="A1:E165"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>250000</v>
+        <v>367276.78</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0">
-        <v>460000</v>
+        <v>15525</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>82226</v>
+        <v>310000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="0">
-        <v>29533</v>
+        <v>19465</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>500000</v>
+        <v>345000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="0">
+        <v>330000</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0">
+        <v>9633</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0">
+        <v>14757</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="0">
-        <v>450000</v>
+        <v>5974</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="0">
-        <v>31788</v>
+        <v>8862</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="0">
+        <v>350000</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="0">
+        <v>350000</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="0">
+        <v>4460</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0">
+        <v>1473</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0">
+        <v>825</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="0">
+        <v>320000</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="0">
-        <v>253719.51</v>
+        <v>90614</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>512114.28</v>
+        <v>460000</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D20" s="0">
-        <v>270392</v>
+        <v>6942</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>14286</v>
+        <v>570000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>290000</v>
+        <v>400000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>970000</v>
+        <v>150000</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="0">
-        <v>18513</v>
+        <v>1408</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>720000</v>
+        <v>320000</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D26" s="0">
-        <v>671468.61</v>
+        <v>4227</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="D27" s="0">
-        <v>540262.41</v>
+        <v>2297</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="D28" s="0">
-        <v>14492.09</v>
+        <v>9813</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>740000</v>
+        <v>15000</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>400000</v>
+        <v>360000</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>51196</v>
+        <v>600000</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D32" s="0">
-        <v>34809</v>
+        <v>3337</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="D33" s="0">
-        <v>430000</v>
+        <v>10913</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="D34" s="0">
-        <v>1396516.19</v>
+        <v>2485</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>592107.26</v>
+        <v>470000</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>56207</v>
+        <v>651773.48</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>158742.55</v>
+        <v>524415.75</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>92103.83</v>
+        <v>10815.95</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>425000</v>
+        <v>520000</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>850000</v>
+        <v>350000</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>1224161.85</v>
+        <v>430000</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>250000</v>
+        <v>462784.73</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>35713</v>
+        <v>415000</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>79294</v>
+        <v>520000</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>380000</v>
+        <v>690000</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>830000</v>
+        <v>500000</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>595000</v>
+        <v>148921.97</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>675000</v>
+        <v>84271.83</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>500000</v>
+        <v>850000</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>750000</v>
+        <v>942619.91</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D51" s="0">
-        <v>4836</v>
+        <v>23230</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>7</v>
+        <v>127</v>
       </c>
       <c r="D52" s="0">
-        <v>30225.77</v>
+        <v>29291</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>210099.8</v>
+        <v>290000</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>203339.4</v>
+        <v>595000</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>29990.37</v>
+        <v>350000</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>183201.96</v>
+        <v>594278.93</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>7</v>
+        <v>138</v>
       </c>
       <c r="D57" s="0">
-        <v>1030528.91</v>
+        <v>4781</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>1119572.36</v>
+        <v>490000</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>7</v>
+        <v>143</v>
       </c>
       <c r="D59" s="0">
-        <v>1067862.9</v>
+        <v>42436</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>241388.4</v>
+        <v>27346.43</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>460000</v>
+        <v>174084.28</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>529139.4</v>
+        <v>24941.25</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>1150000</v>
+        <v>166627.1</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>892516.95</v>
+        <v>942197.94</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>7393.84</v>
+        <v>477552.36</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>934150.24</v>
+        <v>791632.12</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>13663.58</v>
+        <v>11844.79</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>1645809.38</v>
+        <v>1114363.81</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>1227733.15</v>
+        <v>125563.52</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>168721.83</v>
+        <v>909026.83</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>80443.86</v>
+        <v>45183.29</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>1019419.77</v>
+        <v>631315.07</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>953535.77</v>
+        <v>99177.14</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>1353740.48</v>
+        <v>175000</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>7</v>
+        <v>176</v>
       </c>
       <c r="D75" s="0">
-        <v>52187.9</v>
+        <v>105013</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>723035.6</v>
+        <v>363433.59</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>1570911.65</v>
+        <v>446991.54</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>7</v>
+        <v>183</v>
       </c>
       <c r="D78" s="0">
-        <v>103711.85</v>
+        <v>4197</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>7</v>
+        <v>186</v>
       </c>
       <c r="D79" s="0">
-        <v>175000</v>
+        <v>7704</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>7</v>
+        <v>189</v>
       </c>
       <c r="D80" s="0">
-        <v>401758.16</v>
+        <v>6161</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>495362.59</v>
+        <v>290000</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D82" s="0">
-        <v>30340</v>
+        <v>33987</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>189</v>
+        <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>14971</v>
+        <v>405205.83</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>192</v>
+        <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>62298</v>
+        <v>660000</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>195</v>
+        <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>4557</v>
+        <v>7469.83</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>198</v>
+        <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>12284</v>
+        <v>690000</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>7</v>
+        <v>205</v>
       </c>
       <c r="D87" s="0">
-        <v>530000</v>
+        <v>34759</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>7</v>
+        <v>208</v>
       </c>
       <c r="D88" s="0">
-        <v>290000</v>
+        <v>21788</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="D89" s="0">
-        <v>464904.83</v>
+        <v>2304</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>207</v>
+        <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>6801</v>
+        <v>590000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D91" s="0">
-        <v>4619</v>
+        <v>6057</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>213</v>
+        <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>7</v>
+        <v>219</v>
       </c>
       <c r="D92" s="0">
-        <v>110000000</v>
+        <v>873</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>7</v>
+        <v>222</v>
       </c>
       <c r="D93" s="0">
-        <v>760000</v>
+        <v>654</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>66339.25</v>
+        <v>710000</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>7</v>
+        <v>227</v>
       </c>
       <c r="D95" s="0">
-        <v>1210000</v>
+        <v>3857</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>6</v>
+        <v>230</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>380000</v>
+        <v>1500000</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>7</v>
+        <v>233</v>
       </c>
       <c r="D97" s="0">
-        <v>380000</v>
+        <v>11503</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D98" s="0">
-        <v>15203</v>
+        <v>9982</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="D99" s="0">
-        <v>16961</v>
+        <v>60772</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>7</v>
+        <v>242</v>
       </c>
       <c r="D100" s="0">
-        <v>320000</v>
+        <v>1649</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>234</v>
+        <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>7704</v>
+        <v>450000</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="D102" s="0">
-        <v>502</v>
+        <v>8133</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="D103" s="0">
-        <v>6067</v>
+        <v>2100</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>320000</v>
+        <v>338982.06</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>245</v>
+        <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
-        <v>1500000</v>
+        <v>1225000</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>248</v>
+        <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>12904</v>
+        <v>189918.21</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>251</v>
+        <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>5027</v>
+        <v>386508.62</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>254</v>
+        <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>14917</v>
+        <v>122864.21</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>7</v>
+        <v>263</v>
       </c>
       <c r="D109" s="0">
-        <v>461830.77</v>
+        <v>168671</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>7</v>
+        <v>266</v>
       </c>
       <c r="D110" s="0">
-        <v>1225000</v>
+        <v>24461</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="0">
-        <v>305000</v>
+        <v>430000</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="0">
-        <v>229880.09</v>
+        <v>246200.75</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="0">
-        <v>443901.85</v>
+        <v>273907.4</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="0">
-        <v>145803.06</v>
+        <v>400000</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="0">
-        <v>260000</v>
+        <v>81309.08</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="0">
-        <v>662367.07</v>
+        <v>552343.38</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>273</v>
+        <v>7</v>
       </c>
       <c r="D117" s="0">
-        <v>90511</v>
+        <v>339893.83</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>276</v>
+        <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>26702</v>
+        <v>384187.83</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>400000</v>
+        <v>335000</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>125000</v>
+        <v>15000</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>1020612.6</v>
+        <v>119132.07</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>533972.74</v>
+        <v>510000</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>950000</v>
+        <v>415977.63</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>465827.89</v>
+        <v>819439.56</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="0">
-        <v>130473.16</v>
+        <v>300000</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="0">
-        <v>335000</v>
+        <v>808854.02</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>48444</v>
+        <v>365000</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>137064.3</v>
+        <v>330000</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>7</v>
+        <v>305</v>
       </c>
       <c r="D129" s="0">
-        <v>730000</v>
+        <v>18256</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="0">
-        <v>465949.22</v>
+        <v>510000</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="0">
-        <v>864621.51</v>
+        <v>77494.43</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="0">
-        <v>885115</v>
+        <v>192224.85</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="D133" s="0">
-        <v>89825</v>
+        <v>79075.23</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="D134" s="0">
-        <v>19795</v>
+        <v>105154.56</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>7</v>
+        <v>317</v>
       </c>
       <c r="D135" s="0">
-        <v>155000</v>
+        <v>11157</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>316</v>
+        <v>7</v>
       </c>
       <c r="D136" s="0">
-        <v>3546</v>
+        <v>330000</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>6</v>
+        <v>322</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="0">
-        <v>514000</v>
+        <v>598950</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>321</v>
+        <v>7</v>
       </c>
       <c r="D138" s="0">
-        <v>4511</v>
+        <v>565720.35</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="0">
-        <v>620000</v>
+        <v>678181.97</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="0">
-        <v>86225.1</v>
+        <v>594953.78</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D141" s="0">
-        <v>208852.48</v>
+        <v>1935000</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>7</v>
+        <v>333</v>
       </c>
       <c r="D142" s="0">
-        <v>89191.64</v>
+        <v>3042</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
-        <v>117496.81</v>
+        <v>295000</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>333</v>
+        <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>4180</v>
+        <v>749680.28</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D145" s="0">
-        <v>3196</v>
+        <v>6525</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>7</v>
+        <v>343</v>
       </c>
       <c r="D146" s="0">
-        <v>570000</v>
+        <v>13073</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>7</v>
+        <v>346</v>
       </c>
       <c r="D147" s="0">
-        <v>460000</v>
+        <v>8726</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>343</v>
+        <v>6</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="0">
-        <v>659970</v>
+        <v>77971.55</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>7</v>
+        <v>351</v>
       </c>
       <c r="D149" s="0">
-        <v>782390.87</v>
+        <v>26699</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="0">
-        <v>778154.89</v>
+        <v>5560000</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="0">
-        <v>785385.73</v>
+        <v>5266000</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>352</v>
+        <v>7</v>
       </c>
       <c r="D152" s="0">
-        <v>58626</v>
+        <v>6399000</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="0">
-        <v>1935000</v>
+        <v>657189.66</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="0">
-        <v>749680.28</v>
+        <v>782019.41</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D155" s="0">
-        <v>18569</v>
+        <v>3003</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>362</v>
+        <v>7</v>
       </c>
       <c r="D156" s="0">
-        <v>108591</v>
+        <v>250000</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D157" s="0">
-        <v>16113</v>
+        <v>8302934.72</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>368</v>
+        <v>7</v>
       </c>
       <c r="D158" s="0">
-        <v>5874</v>
+        <v>450000</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D159" s="0">
-        <v>9645</v>
+        <v>8286</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
-        <v>124617.27</v>
+        <v>332000</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>376</v>
+        <v>7</v>
       </c>
       <c r="D161" s="0">
-        <v>27122</v>
+        <v>350000</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>780000</v>
+        <v>440000</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>7</v>
+        <v>383</v>
       </c>
       <c r="D163" s="0">
-        <v>163603.64</v>
+        <v>15805</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>7</v>
+        <v>386</v>
       </c>
       <c r="D164" s="0">
-        <v>29469.24</v>
+        <v>32277</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="0">
-        <v>3392000</v>
+        <v>56363.52</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>385</v>
-[...32 lines deleted...]
-      <c r="E167" s="0" t="s">
         <v>389</v>
-      </c>
-[...236 lines deleted...]
-        <v>424</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pro-Mix® Extended Term CIT Class U - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>