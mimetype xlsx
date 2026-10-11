--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,2789 +7,2507 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="253">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">ACG HOLDCO 1 LTD 14.75% 01/13/2029 14.75 20290113                                                                               </t>
+    <t xml:space="preserve">ADMIRAL GROUP                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
+    <t xml:space="preserve">AMIGY       </t>
+  </si>
+  <si>
+    <t>$1,615,026.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>$217,328.00</t>
-[...5 lines deleted...]
-    <t>$318,017.70</t>
+    <t>$171,216.63</t>
   </si>
   <si>
     <t xml:space="preserve">AIR LIQUIDE                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AIQUY       </t>
   </si>
   <si>
-    <t>$7,341,927.30</t>
-[...8 lines deleted...]
-    <t>$4,829,692.36</t>
+    <t>$1,608,051.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIRBNB INC 4.65 20310316                                                                                                        </t>
+  </si>
+  <si>
+    <t>$191,786.21</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$310,088.30</t>
+    <t>$195,368.39</t>
   </si>
   <si>
     <t xml:space="preserve">ALPHABET INC CAP STK CL A                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">GOOGL       </t>
   </si>
   <si>
-    <t>$9,909,485.30</t>
+    <t>$7,171,315.36</t>
   </si>
   <si>
     <t xml:space="preserve">AMAZON COM INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AMZN        </t>
   </si>
   <si>
-    <t>$9,398,913.42</t>
+    <t>$7,832,030.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMETEK INC NEW                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AME         </t>
+  </si>
+  <si>
+    <t>$3,406,535.23</t>
   </si>
   <si>
     <t xml:space="preserve">AMPHENOL CORP NEW                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">APH         </t>
   </si>
   <si>
-    <t>$3,184,335.00</t>
-[...23 lines deleted...]
-    <t>$4,161,462.60</t>
+    <t>$1,719,551.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$201,827.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT5.7%36 5.7 20360330                                                                            </t>
+  </si>
+  <si>
+    <t>$189,618.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLE INC COM                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAPL        </t>
+  </si>
+  <si>
+    <t>$3,342,521.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLIED MATLS INC                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMAT        </t>
+  </si>
+  <si>
+    <t>$1,643,063.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML HOLDING N V N Y REGISTRY SHS                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML        </t>
+  </si>
+  <si>
+    <t>$3,443,984.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATHENE GLOBAL FDG 5.033 20300717                                                                                                </t>
+  </si>
+  <si>
+    <t>$183,155.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS COPCO AB                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLKY       </t>
+  </si>
+  <si>
+    <t>$3,949,789.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$276,987.98</t>
   </si>
   <si>
     <t xml:space="preserve">BAE SYS PLC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">BAESY       </t>
   </si>
   <si>
-    <t>$5,623,621.28</t>
+    <t>$1,532,480.44</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$409,941.00</t>
-[...8 lines deleted...]
-    <t>$4,724,679.96</t>
+    <t>$305,983.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$209,549.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIG SKY FDG LLC 5.75 20351020                                                                                                   </t>
+  </si>
+  <si>
+    <t>$97,119.11</t>
   </si>
   <si>
     <t xml:space="preserve">BLACKROCK INC COM                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">BLK         </t>
   </si>
   <si>
-    <t>$2,009,959.88</t>
-[...17 lines deleted...]
-    <t>$159,422.40</t>
+    <t>$3,251,066.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACKSTONE PRIVATE CREDIT FUND 5 YR 5.95 20310515                                                                               </t>
+  </si>
+  <si>
+    <t>$181,267.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOOKING HLDGS INC COM                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BKNG        </t>
+  </si>
+  <si>
+    <t>$1,392,880.50</t>
   </si>
   <si>
     <t xml:space="preserve">CADENCE DESIGN SYSTEM INC                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">CDNS        </t>
   </si>
   <si>
-    <t>$10,162,303.06</t>
+    <t>$1,640,359.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAL MAINE FOODS INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALM        </t>
+  </si>
+  <si>
+    <t>$1,387,539.22</t>
   </si>
   <si>
     <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
   </si>
   <si>
-    <t>$169,318.50</t>
+    <t>$181,805.22</t>
   </si>
   <si>
     <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
   </si>
   <si>
-    <t>$616,551.90</t>
+    <t>$360,742.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARDINAL HEALTH INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAH         </t>
+  </si>
+  <si>
+    <t>$1,637,377.50</t>
   </si>
   <si>
     <t xml:space="preserve">CBRE GROUP INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">CBRE        </t>
   </si>
   <si>
-    <t>$4,709,310.84</t>
+    <t>$2,888,776.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENCORA INC COM                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COR         </t>
+  </si>
+  <si>
+    <t>$1,600,632.75</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$419,934.20</t>
-[...50 lines deleted...]
-    <t>$245,825.00</t>
+    <t>$268,581.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$276,435.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$181,150.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$271,042.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$363,690.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$221,118.58</t>
   </si>
   <si>
     <t xml:space="preserve">DEUTSCHE BOERSE ADR                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">DBOEY       </t>
   </si>
   <si>
-    <t>$1,681,101.85</t>
-[...14 lines deleted...]
-    <t>$265,689.10</t>
+    <t>$1,727,924.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIPLOMA PLC                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DPMAY       </t>
+  </si>
+  <si>
+    <t>$1,630,906.64</t>
   </si>
   <si>
     <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
   </si>
   <si>
-    <t>$617,771.00</t>
+    <t>$182,630.30</t>
   </si>
   <si>
     <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
   </si>
   <si>
-    <t>$355,096.00</t>
-[...5 lines deleted...]
-    <t>$261,120.00</t>
+    <t>$344,779.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$199,507.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELEVANCE HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELV         </t>
+  </si>
+  <si>
+    <t>$4,277,797.64</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$413,072.40</t>
-[...14 lines deleted...]
-    <t>$260,685.00</t>
+    <t>$265,944.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPERIAN PLC SPONSORED ADR                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPGY       </t>
+  </si>
+  <si>
+    <t>$2,748,607.60</t>
   </si>
   <si>
     <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC SR A NT 20280302 10.000%                                                                         </t>
   </si>
   <si>
-    <t>$97,828.50</t>
-[...8 lines deleted...]
-    <t>$2,662,108.80</t>
+    <t>$105,424.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAPHIC PACKAGING HLDG CO                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GPK         </t>
+  </si>
+  <si>
+    <t>$2,009,317.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUARDANT HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GH          </t>
+  </si>
+  <si>
+    <t>$1,722,600.88</t>
   </si>
   <si>
     <t xml:space="preserve">HALMA PLC                                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">HALMY       </t>
   </si>
   <si>
-    <t>$2,430,797.86</t>
-[...8 lines deleted...]
-    <t>$4,260,093.60</t>
+    <t>$1,427,775.60</t>
   </si>
   <si>
     <t xml:space="preserve">HEICO CORP NEW                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HEI A       </t>
   </si>
   <si>
-    <t>$2,408,265.02</t>
-[...14 lines deleted...]
-    <t>$268,508.10</t>
+    <t>$2,970,116.64</t>
   </si>
   <si>
     <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL 20291115 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$210,928.20</t>
-[...17 lines deleted...]
-    <t>$4,208,434.30</t>
+    <t>$202,702.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMCD GROUP N V                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMCDY       </t>
+  </si>
+  <si>
+    <t>$4,028,984.44</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$414,648.00</t>
+    <t>$358,601.94</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$666,197.40</t>
-[...35 lines deleted...]
-    <t>$224,736.60</t>
+    <t>$365,765.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNIGHT SWIFT TRANSN HLDGS INC CL A                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNX         </t>
+  </si>
+  <si>
+    <t>$4,549,800.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L OREAL CO                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRLCY       </t>
+  </si>
+  <si>
+    <t>$3,934,525.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAM RESEARCH CORP COM NEW                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRCX        </t>
+  </si>
+  <si>
+    <t>$1,741,103.00</t>
   </si>
   <si>
     <t xml:space="preserve">MASTERCARD INCORPORATED CL A                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">MA          </t>
   </si>
   <si>
-    <t>$8,031,028.39</t>
+    <t>$7,152,565.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCKESSON CORP                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCK         </t>
+  </si>
+  <si>
+    <t>$1,624,800.43</t>
   </si>
   <si>
     <t xml:space="preserve">MERCADOLIBRE INC                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">MELI        </t>
   </si>
   <si>
-    <t>$2,063,518.02</t>
+    <t>$2,333,515.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">META PLATFORMS INC 5.25 20360515                                                                                                </t>
+  </si>
+  <si>
+    <t>$400,428.03</t>
   </si>
   <si>
     <t xml:space="preserve">META PLATFORMS INC CL A                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">META        </t>
   </si>
   <si>
-    <t>$7,822,615.76</t>
-[...5 lines deleted...]
-    <t>$224,571.60</t>
+    <t>$6,113,267.40</t>
   </si>
   <si>
     <t xml:space="preserve">MICROSOFT CORP                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MSFT        </t>
   </si>
   <si>
-    <t>$11,827,906.20</t>
+    <t>$12,567,588.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOLINA HEALTHCARE INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOH         </t>
+  </si>
+  <si>
+    <t>$4,006,839.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOTARO CO LTD                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOY       </t>
+  </si>
+  <si>
+    <t>$1,582,524.36</t>
   </si>
   <si>
     <t xml:space="preserve">MOODYS CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">MCO         </t>
   </si>
   <si>
-    <t>$4,864,860.80</t>
+    <t>$1,581,734.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$193,911.11</t>
   </si>
   <si>
     <t xml:space="preserve">NASDAQ STOCK MARKET INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ        </t>
   </si>
   <si>
-    <t>$3,070,453.30</t>
-[...17 lines deleted...]
-    <t>$278,688.00</t>
+    <t>$1,620,756.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATERA INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NTRA        </t>
+  </si>
+  <si>
+    <t>$2,623,691.88</t>
   </si>
   <si>
     <t xml:space="preserve">NU HLDGS LTD                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">NU          </t>
   </si>
   <si>
-    <t>$3,021,871.49</t>
+    <t>$4,445,052.60</t>
   </si>
   <si>
     <t xml:space="preserve">NVIDIA CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">NVDA        </t>
   </si>
   <si>
-    <t>$10,300,895.22</t>
+    <t>$12,856,880.48</t>
   </si>
   <si>
     <t xml:space="preserve">OPEN INFRA US ASSETS AB (PUBL) 11.0 20270222                                                                                    </t>
   </si>
   <si>
-    <t>$197,960.00</t>
+    <t>$197,653.25</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- . 20320114 6.675%                                                                                 </t>
   </si>
   <si>
-    <t>$50,665.35</t>
-[...5 lines deleted...]
-    <t>$551,912.40</t>
+    <t>$32,728.28</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$190,022.80</t>
-[...8 lines deleted...]
-    <t>$3,930,083.64</t>
+    <t>$190,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
   </si>
   <si>
-    <t>$408,476.00</t>
-[...32 lines deleted...]
-    <t>$3,498,471.48</t>
+    <t>$272,570.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QTS CENT ISSUER LLC AND QTS TRS 1.0 20310827                                                                                    </t>
+  </si>
+  <si>
+    <t>$185,384.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$180,271.33</t>
   </si>
   <si>
     <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
   </si>
   <si>
-    <t>$294,971.60</t>
-[...8 lines deleted...]
-    <t>$1,882,017.00</t>
+    <t>$178,209.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANOFI SPONSORED ADR                                                                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNY         </t>
+  </si>
+  <si>
+    <t>$1,526,499.52</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$323,436.08</t>
+    <t>$316,416.02</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
-    <t>$7,040,142.00</t>
-[...20 lines deleted...]
-    <t>$176,533.67</t>
+    <t>$3,440,974.77</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$264,247.50</t>
-[...8 lines deleted...]
-    <t>$5,235,350.82</t>
+    <t>$183,096.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOTIFY TECHNOLOGY S A                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOT        </t>
+  </si>
+  <si>
+    <t>$3,161,634.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPRINT CAP CORP MTN BE SR GLBL NT 20320315 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$180,463.35</t>
   </si>
   <si>
     <t xml:space="preserve">TAIWAN SEMICONDUCTOR MFG LTD                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">TSM         </t>
   </si>
   <si>
-    <t>$10,502,979.74</t>
-[...8 lines deleted...]
-    <t>$3,935,534.26</t>
+    <t>$6,850,149.04</t>
   </si>
   <si>
     <t xml:space="preserve">TENCENT HLDGS LTD ADR                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">TCEHY       </t>
   </si>
   <si>
-    <t>$2,788,542.94</t>
-[...44 lines deleted...]
-    <t>$12,070.48</t>
+    <t>$1,435,582.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENET HEALTHCARE CORP COM NEW                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">THC         </t>
+  </si>
+  <si>
+    <t>$4,861,262.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED PARCEL SERVICE INC                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPS         </t>
+  </si>
+  <si>
+    <t>$5,249,085.44</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS 20470515 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$4,989,756.82</t>
-[...11 lines deleted...]
-    <t>$18,322,827.95</t>
+    <t>$2,571,470.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20321115 4.125%                                                                                       </t>
+  </si>
+  <si>
+    <t>$9,209,878.91</t>
   </si>
   <si>
     <t xml:space="preserve">UNITEDHEALTH GROUP INC                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">UNH         </t>
   </si>
   <si>
-    <t>$12,280,594.50</t>
-[...5 lines deleted...]
-    <t>$394,313.40</t>
+    <t>$2,186,328.48</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$4,358,458.92</t>
-[...8 lines deleted...]
-    <t>$7,418,836.52</t>
+    <t>$11,089,372.25</t>
   </si>
   <si>
     <t xml:space="preserve">VISA INC                                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">V           </t>
   </si>
   <si>
-    <t>$6,196,047.00</t>
-[...5 lines deleted...]
-    <t>$388,831.20</t>
+    <t>$6,557,772.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VSP OPPTICAL GROUP INC 1.0 20330601                                                                                             </t>
+  </si>
+  <si>
+    <t>$182,431.86</t>
   </si>
   <si>
     <t xml:space="preserve">WEST FRASER TIMBER LTD                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">WFG         </t>
   </si>
   <si>
-    <t>$3,335,982.54</t>
-[...17 lines deleted...]
-    <t>$2,118,420.96</t>
+    <t>$2,523,766.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYERHAEUSER CO                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WY          </t>
+  </si>
+  <si>
+    <t>$1,309,820.85</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E109"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>200000</v>
+        <v>33061</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0">
-        <v>330000</v>
+        <v>180000</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" s="0">
-        <v>176650</v>
+        <v>41811</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>59567</v>
+        <v>200000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0">
-        <v>290000</v>
+        <v>190000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="0">
-        <v>40763</v>
+        <v>20842</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="0">
-        <v>42806</v>
+        <v>31435</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0">
-        <v>25732</v>
+        <v>13751</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D10" s="0">
-        <v>270000</v>
+        <v>20398</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0">
-        <v>61018</v>
+        <v>220000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0">
+        <v>200000</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0">
+        <v>10037</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="0">
-        <v>450000</v>
+        <v>3213</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="0">
-        <v>91777</v>
+        <v>1901</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0">
+        <v>190000</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="0">
-        <v>70000</v>
+        <v>192017</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0">
-        <v>178048.78</v>
+        <v>290000</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="D19" s="0">
-        <v>177136</v>
+        <v>14788</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0">
-        <v>28931</v>
+        <v>350000</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0">
-        <v>195000</v>
+        <v>250000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0">
-        <v>570000</v>
+        <v>100000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="0">
-        <v>29889</v>
+        <v>3072</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0">
-        <v>380000</v>
+        <v>190000</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="D25" s="0">
-        <v>410000</v>
+        <v>8550</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D26" s="0">
-        <v>420000</v>
+        <v>4968</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D27" s="0">
-        <v>127410</v>
+        <v>20387</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0">
-        <v>87028</v>
+        <v>220000</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0">
-        <v>111301</v>
+        <v>360000</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="D30" s="0">
-        <v>250000</v>
+        <v>7359</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="D31" s="0">
-        <v>250000</v>
+        <v>22486</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D32" s="0">
-        <v>62723</v>
+        <v>5331</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0">
-        <v>161666</v>
+        <v>260000</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0">
-        <v>230000</v>
+        <v>290000</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0">
-        <v>550000</v>
+        <v>190000</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0">
-        <v>350000</v>
+        <v>290000</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0">
-        <v>250000</v>
+        <v>380000</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0">
-        <v>390000</v>
+        <v>240000</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D39" s="0">
-        <v>9129</v>
+        <v>53463</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="D40" s="0">
-        <v>250000</v>
+        <v>63907</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0">
-        <v>105000</v>
+        <v>180000</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0">
-        <v>61680</v>
+        <v>350000</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0">
-        <v>26168</v>
+        <v>220000</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D44" s="0">
-        <v>124710</v>
+        <v>11002</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0">
+        <v>270000</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="0" t="s">
+      <c r="D46" s="0">
+        <v>84184</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="0">
-        <v>210000</v>
+        <v>222024</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D49" s="0">
-        <v>13060</v>
+        <v>9658</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D50" s="0">
-        <v>9410</v>
+        <v>15215</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="D51" s="0">
-        <v>390000</v>
+        <v>13008</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0">
-        <v>660000</v>
+        <v>210000</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>7</v>
+        <v>136</v>
       </c>
       <c r="D53" s="0">
-        <v>410000</v>
+        <v>74001</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0">
-        <v>230000</v>
+        <v>370000</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0">
-        <v>25708</v>
+        <v>380000</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56" s="0">
-        <v>34753</v>
+        <v>71549</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>7</v>
+        <v>146</v>
       </c>
       <c r="D57" s="0">
-        <v>220000</v>
+        <v>46034</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D58" s="0">
-        <v>14119</v>
+        <v>5300</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D59" s="0">
-        <v>883</v>
+        <v>12970</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D60" s="0">
-        <v>10652</v>
+        <v>1903</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="D61" s="0">
-        <v>220000</v>
+        <v>1350</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0">
-        <v>22836</v>
+        <v>430000</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D63" s="0">
-        <v>10210</v>
+        <v>8430</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D64" s="0">
-        <v>34714</v>
+        <v>24503</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>7</v>
+        <v>169</v>
       </c>
       <c r="D65" s="0">
-        <v>205000</v>
+        <v>21189</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>7</v>
+        <v>172</v>
       </c>
       <c r="D66" s="0">
-        <v>130000</v>
+        <v>128556</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>7</v>
+        <v>175</v>
       </c>
       <c r="D67" s="0">
-        <v>280418.18</v>
+        <v>3483</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="D68" s="0">
-        <v>188749</v>
+        <v>200000</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D69" s="0">
-        <v>55209</v>
+        <v>17615</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>7</v>
+        <v>183</v>
       </c>
       <c r="D70" s="0">
-        <v>200000</v>
+        <v>6348</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>7</v>
+        <v>186</v>
       </c>
       <c r="D71" s="0">
-        <v>50000</v>
+        <v>351110</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>7</v>
+        <v>189</v>
       </c>
       <c r="D72" s="0">
-        <v>520000</v>
+        <v>56296</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0">
-        <v>190000</v>
+        <v>200000</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="D74" s="0">
-        <v>125940</v>
+        <v>32523.63</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D75" s="0">
-        <v>400000</v>
+        <v>190000</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>192</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0">
-        <v>180158</v>
+        <v>280000</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>195</v>
+        <v>10</v>
       </c>
       <c r="D77" s="0">
-        <v>46795</v>
+        <v>190000</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D78" s="0">
-        <v>95000</v>
+        <v>210000</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D79" s="0">
-        <v>7188</v>
+        <v>180000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
       <c r="D80" s="0">
-        <v>280000</v>
+        <v>37024</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>205</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0">
-        <v>7941</v>
+        <v>315000</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="D82" s="0">
-        <v>315000</v>
+        <v>25677</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>210</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0">
-        <v>7650</v>
+        <v>180000</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D84" s="0">
-        <v>8269</v>
+        <v>6487</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0">
-        <v>260000</v>
+        <v>160000</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D86" s="0">
-        <v>197000</v>
+        <v>15016</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>7</v>
+        <v>224</v>
       </c>
       <c r="D87" s="0">
-        <v>250000</v>
+        <v>26477</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D88" s="0">
-        <v>121809</v>
+        <v>19022</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D89" s="0">
-        <v>37606</v>
+        <v>56176</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="D90" s="0">
-        <v>283683</v>
+        <v>3814000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>231</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0">
-        <v>32724</v>
+        <v>9725000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D92" s="0">
-        <v>11555</v>
+        <v>5956</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D93" s="0">
-        <v>20023</v>
+        <v>11089372.25</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D94" s="0">
-        <v>55465</v>
+        <v>18250</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D95" s="0">
-        <v>430000</v>
+        <v>190000</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>7</v>
+        <v>248</v>
       </c>
       <c r="D96" s="0">
-        <v>116800.57</v>
+        <v>36376</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>7</v>
+        <v>251</v>
       </c>
       <c r="D97" s="0">
-        <v>12134.39</v>
+        <v>68757</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>247</v>
-[...37 lines deleted...]
-      <c r="A100" s="0" t="s">
         <v>252</v>
-      </c>
-[...163 lines deleted...]
-        <v>278</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pro-Mix® Maximum Term CIT Class U - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>