--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,2213 +7,2521 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">AADVANTAGE LOYALTY IP LTD AME SR SEC GLBL 20290420 5.750%                                                                       </t>
+    <t xml:space="preserve">ACG HOLDCO 1 LTD 14.75% 01/13/2029 14.75 20290113                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$20,407,863.90</t>
-[...17 lines deleted...]
-    <t>$20,961,805.75</t>
+    <t>$9,980,956.33</t>
   </si>
   <si>
     <t xml:space="preserve">ADT SECURITY CORPORATION LIEN GLBL 20331015 5.875%                                                                              </t>
   </si>
   <si>
-    <t>$8,220,000.00</t>
+    <t>$13,502,707.79</t>
   </si>
   <si>
     <t xml:space="preserve">AFFINITY GAMING SR SEC GLBL 20271215 6.875%                                                                                     </t>
   </si>
   <si>
-    <t>$16,128,150.00</t>
+    <t>$13,133,772.91</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBORNE CAP USA LLC SR A NT 20290802 10.500%                                                                                   </t>
   </si>
   <si>
-    <t>$5,000,000.00</t>
-[...23 lines deleted...]
-    <t>$11,112,586.45</t>
+    <t>$4,315,036.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AK AIRLINES INC 6.5 20310601                                                                                                    </t>
+  </si>
+  <si>
+    <t>$20,427,502.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALPINE ENERGY LLC/COLORA                                                                                                        </t>
+  </si>
+  <si>
+    <t>$13,195,243.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERICAN AXLE n MFG INC SR GLBL A 20331015 7.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$21,228,008.88</t>
   </si>
   <si>
     <t xml:space="preserve">APH SOM APHAPH SR A NT 20291101 7.875%                                                                                          </t>
   </si>
   <si>
-    <t>$29,320,503.90</t>
+    <t>$34,490,856.76</t>
   </si>
   <si>
     <t xml:space="preserve">ARBOR REALTY SENIOR INC SR A NT 20271015 9.000%                                                                                 </t>
   </si>
   <si>
-    <t>$6,050,460.00</t>
+    <t>$5,969,251.72</t>
   </si>
   <si>
     <t xml:space="preserve">ARBOR REALTY SENIOR INC SR GLBL A 20300715 7.875%                                                                               </t>
   </si>
   <si>
-    <t>$16,407,721.20</t>
-[...5 lines deleted...]
-    <t>$18,844,635.60</t>
+    <t>$13,346,862.57</t>
   </si>
   <si>
     <t xml:space="preserve">ATLANTICA SUSTAINABLE INFR PLC SR SEC A NT 20280615 4.125%                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">GB    </t>
   </si>
   <si>
-    <t>$20,863,225.80</t>
-[...11 lines deleted...]
-    <t>$14,679,999.20</t>
+    <t>$14,559,685.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATP TOWER HLDGS LLC 7.875 20300203                                                                                              </t>
+  </si>
+  <si>
+    <t>$7,241,709.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVATION GROUP (S) PTE. LTD FR . 20310515 8.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$24,508,964.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BC LTD LIEN GLBL 20320415 10.000%                                                                                               </t>
+  </si>
+  <si>
+    <t>$28,529,572.49</t>
   </si>
   <si>
     <t xml:space="preserve">BGC GROUP INC CR SEN SR GLBL 20290610 6.600%                                                                                    </t>
   </si>
   <si>
-    <t>$27,077,962.10</t>
-[...11 lines deleted...]
-    <t>$9,687,143.70</t>
+    <t>$13,362,650.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRIGHTSTAR LOTTERY PLC LIEN GLBL 20330115 5.750%                                                                                </t>
+  </si>
+  <si>
+    <t>$21,430,820.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRISTOW GROUP INC SR SEC GLBL 20330201 6.750%                                                                                   </t>
+  </si>
+  <si>
+    <t>$20,809,486.98</t>
   </si>
   <si>
     <t xml:space="preserve">BURFORD CAPITAL GLOBAL FIN LLC SR GLBL A 20330715 7.500%                                                                        </t>
   </si>
   <si>
-    <t>$21,547,680.00</t>
-[...17 lines deleted...]
-    <t>$17,617,600.00</t>
+    <t>$25,522,783.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C N S Wholesale Grocers Inc BANK TERM LOAN B                                                                                    </t>
+  </si>
+  <si>
+    <t>$20,194,513.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARS COM INC SR GLBL A 20281101 6.375%                                                                                          </t>
+  </si>
+  <si>
+    <t>$14,387,791.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTIGA LLC SNR NTS USD 11.5 20310615                                                                                           </t>
+  </si>
+  <si>
+    <t>$6,831,950.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCO HLDGS LLC CCO HLDGS CAP SR GLBL A 20310201 4.250%                                                                           </t>
+  </si>
+  <si>
+    <t>$20,560,135.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTENE CORP DEL SR GLBL NT. 20310301 2.500%                                                                                    </t>
+  </si>
+  <si>
+    <t>$21,429,599.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHC GROUP LLC / CHC FIN LTD 11.75 20300901                                                                                      </t>
+  </si>
+  <si>
+    <t>$11,283,357.04</t>
   </si>
   <si>
     <t xml:space="preserve">CLEAR STREET HOLDINGS LLC CR SEN SR A 20300930 8.000%                                                                           </t>
   </si>
   <si>
-    <t>$13,954,360.00</t>
+    <t>$13,744,336.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLOUD SOFTWARE GROUP INC 1LIEN 144A NT 33 6.625 20330815                                                                        </t>
+  </si>
+  <si>
+    <t>$5,070,624.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLYDESDALE ACQUISITION 7.875% 04/15/2032 7.875 20320415                                                                         </t>
+  </si>
+  <si>
+    <t>$17,167,420.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLYDESDALE ACQUISITION HLDGS SR SEC A NT 20320415 6.750%                                                                        </t>
+  </si>
+  <si>
+    <t>$1,683,400.85</t>
   </si>
   <si>
     <t xml:space="preserve">CnS GROUP ENTERPRISES LLC SR GLBL A 20281215 5.000%                                                                             </t>
   </si>
   <si>
-    <t>$21,284,767.40</t>
-[...5 lines deleted...]
-    <t>$14,230,834.35</t>
+    <t>$4,892,989.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSOLIDATED ENERGY FIN S A SR A NT 20310215 12.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$20,768,357.66</t>
   </si>
   <si>
     <t xml:space="preserve">CONTSHIPS LOGISTICS CORP 9% 02/11/2030                                                                                          </t>
   </si>
   <si>
-    <t>$14,792,185.00</t>
-[...5 lines deleted...]
-    <t>$17,101,555.03</t>
+    <t>$13,507,966.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORE SCIENTIFIC FIN I LLC 7.75 20310515                                                                                         </t>
+  </si>
+  <si>
+    <t>$20,825,953.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COREWEAVE INC SR GLBL A 20310201 9.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$6,911,012.24</t>
   </si>
   <si>
     <t xml:space="preserve">DIRECTV FING LLC DIRECTV SR SEC A NT 20310215 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$18,028,459.15</t>
+    <t>$14,740,163.18</t>
   </si>
   <si>
     <t xml:space="preserve">DRAWBRIDGE SPL OPPORTUNITIES SR A NT 20300917 5.950%                                                                            </t>
   </si>
   <si>
-    <t>$21,781,225.20</t>
-[...5 lines deleted...]
-    <t>$22,589,073.95</t>
+    <t>$21,309,898.30</t>
   </si>
   <si>
     <t xml:space="preserve">ENDEAVOUR MNG PLC SR A NT 20300528 7.000%                                                                                       </t>
   </si>
   <si>
-    <t>$21,199,334.00</t>
+    <t>$1,692,072.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAMILY DLR STORES LLC 10.0 20310731                                                                                             </t>
+  </si>
+  <si>
+    <t>$21,405,749.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIESTA PURCHASER INC SR GLBL A 20320915 9.625%                                                                                  </t>
+  </si>
+  <si>
+    <t>$469,289.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIESTA PURCHASER INC SR SEC A NT 20310301 7.875%                                                                                </t>
+  </si>
+  <si>
+    <t>$6,895,098.85</t>
   </si>
   <si>
     <t xml:space="preserve">FIVE POINT OPERATING COMPANY SR GLBL A 20301001 8.000%                                                                          </t>
   </si>
   <si>
-    <t>$21,726,225.70</t>
+    <t>$21,278,533.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLASH COMPUTE LLC 7.25 20301231                                                                                                 </t>
+  </si>
+  <si>
+    <t>$12,081,800.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLUTTER TREAS DAC SR SEC GLBL 20310604 5.875%                                                                                   </t>
+  </si>
+  <si>
+    <t>$7,462,883.72</t>
   </si>
   <si>
     <t xml:space="preserve">FnG ANNUITIES n LIFE INC SR GLBL NT. 20290604 6.500%                                                                            </t>
   </si>
   <si>
-    <t>$19,866,933.55</t>
-[...23 lines deleted...]
-    <t>$21,039,280.40</t>
+    <t>$19,066,739.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUTURA RESOURCES LTD 13.125 20310109                                                                                            </t>
+  </si>
+  <si>
+    <t>$12,016,879.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GALAXY HELIOS DATA CENTERS II 9.875 20310801                                                                                    </t>
+  </si>
+  <si>
+    <t>$7,094,530.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC 10.0 20310430                                                                                    </t>
+  </si>
+  <si>
+    <t>$7,006,735.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC SR SEC GLBL 28 9.0 20280228                                                                      </t>
+  </si>
+  <si>
+    <t>$7,798,221.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HARVEST MIDSTREAM 8NC3 6.75 20340515                                                                                            </t>
+  </si>
+  <si>
+    <t>$5,516,735.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HLF FING SARL LLC HERBALIFE SR GLBL A 20290601 4.875%                                                                           </t>
+  </si>
+  <si>
+    <t>$14,321,001.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL NT 20300615 9.000%                                                                         </t>
+  </si>
+  <si>
+    <t>$27,718,282.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IHEARTCOMMUNICATIONS INC 7.75 20300815                                                                                          </t>
+  </si>
+  <si>
+    <t>$6,856,042.30</t>
   </si>
   <si>
     <t xml:space="preserve">IHS HOLDING LIMITED SR GLBL A 20281129 6.250%                                                                                   </t>
   </si>
   <si>
-    <t>$19,667,299.60</t>
-[...29 lines deleted...]
-    <t>$12,152,812.80</t>
+    <t>$9,157,075.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEFFERIES FINANCE LLCJFIN CP SR A NT 20280815 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$21,993,341.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEFFERIES FINANCE LLCJFIN CP SR SEC A NT 20311015 6.625%                                                                        </t>
+  </si>
+  <si>
+    <t>$8,912,815.53</t>
   </si>
   <si>
     <t xml:space="preserve">LGI HOMES INC SR GLBL A 20290715 4.000%                                                                                         </t>
   </si>
   <si>
-    <t>$21,149,229.66</t>
+    <t>$561,982.86</t>
   </si>
   <si>
     <t xml:space="preserve">MAGNERA CORP SR SEC GLBL 20311115 7.250%                                                                                        </t>
   </si>
   <si>
-    <t>$18,311,470.80</t>
-[...11 lines deleted...]
-    <t>$18,307,914.55</t>
+    <t>$18,602,237.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCDERMOTT INTL LTD 10.5% 07/16/2031 10.5 20310716                                                                               </t>
+  </si>
+  <si>
+    <t>$14,323,348.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCGRAW-HILL ED INC SR SEC A NT 20310901 7.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$6,434,373.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MERIDIAN ARC HOLDCO LLC 6.25 20310430                                                                                           </t>
+  </si>
+  <si>
+    <t>$13,202,223.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIDAS OPCO HLDGS LLC SR GLBL A 20290815 5.625%                                                                                  </t>
+  </si>
+  <si>
+    <t>$20,899,764.94</t>
   </si>
   <si>
     <t xml:space="preserve">MINERVA LUXEMBOURG S A SR GLBL A 20310318 4.375%                                                                                </t>
   </si>
   <si>
-    <t>$22,948,229.45</t>
-[...11 lines deleted...]
-    <t>$20,950,496.60</t>
+    <t>$20,328,238.22</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIOS SOUTH AMERICAN L 8.875% 07/14/203  8.875 8.875 20300714                                                                  </t>
   </si>
   <si>
-    <t>$13,317,632.00</t>
-[...11 lines deleted...]
-    <t>$21,415,185.00</t>
+    <t>$20,945,915.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEO NEXT ENERGY GRP LTD 6.625% 06/11/203 6.625 20310611                                                                         </t>
+  </si>
+  <si>
+    <t>$21,538,656.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC COM CL A                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFE         </t>
+  </si>
+  <si>
+    <t>$192,890.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC PFD SER A MAND                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFEGP       </t>
+  </si>
+  <si>
+    <t>$3,134,120.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEXSTAR BROADCASTING INC 6.5 20330915                                                                                           </t>
+  </si>
+  <si>
+    <t>$4,648,579.95</t>
   </si>
   <si>
     <t xml:space="preserve">NICKEL INDS LTD SR A NT 20300930 9.000%                                                                                         </t>
   </si>
   <si>
-    <t>$22,388,914.20</t>
+    <t>$21,856,576.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISSAN MTR ACCEP CO LLC FR 6.125%093030 6.125 20300930                                                                          </t>
+  </si>
+  <si>
+    <t>$20,926,560.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE PPTYS INCOME TR 1LIEN GLBL 31 8.75 20311001                                                                              </t>
+  </si>
+  <si>
+    <t>$21,962,149.06</t>
   </si>
   <si>
     <t xml:space="preserve">OI EUROPEAN GROUP BV SR GLBL A 20300215 4.750%                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NL    </t>
   </si>
   <si>
-    <t>$21,171,145.50</t>
-[...11 lines deleted...]
-    <t>$26,112,075.00</t>
+    <t>$11,395,800.44</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$3,187,885.71</t>
-[...11 lines deleted...]
-    <t>$181,175.79</t>
+    <t>$1,721,005.92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FINANCE LLC / OXFORD FI 7.75 20310515                                                                                    </t>
+  </si>
+  <si>
+    <t>$20,951,021.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$178,777.38</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$4,355,522.60</t>
-[...5 lines deleted...]
-    <t>$16,157,262.20</t>
+    <t>$4,355,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">POPULAR INC SR GLBL NT 20280313 7.250%                                                                                          </t>
   </si>
   <si>
-    <t>$14,151,138.75</t>
+    <t>$16,176,741.63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POST HLDGS INC 6.25 20341015                                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,103,147.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRA GROUP INC SR 144A NT8.5%33 8.5 20331015                                                                                     </t>
+  </si>
+  <si>
+    <t>$13,986,307.11</t>
   </si>
   <si>
     <t xml:space="preserve">PRA GROUP INC SR A NT 20300131 8.875%                                                                                           </t>
   </si>
   <si>
-    <t>$22,738,797.90</t>
+    <t>$14,737,998.57</t>
   </si>
   <si>
     <t xml:space="preserve">PRIME HEALTHCARE SVCS INC SR SEC A NT 20290901 9.375%                                                                           </t>
   </si>
   <si>
-    <t>$20,784,400.00</t>
-[...11 lines deleted...]
-    <t>$13,841,853.00</t>
+    <t>$14,029,402.72</t>
   </si>
   <si>
     <t xml:space="preserve">RADIOLOGY PARTNERS INC LIEN A NT 20320715 8.500%                                                                                </t>
   </si>
   <si>
-    <t>$21,193,523.20</t>
+    <t>$15,899,454.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAMOS ENERGY INFRA LTD 10.5% 07/13/2030 10.5 20300713                                                                           </t>
+  </si>
+  <si>
+    <t>$4,950,909.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE COSMOS LLC SR SEC 144A NT31 8.875 20310501                                                                                   </t>
+  </si>
+  <si>
+    <t>$13,721,142.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICE PPTYS TR SR GLBL NT 20320615 8.875%                                                                                     </t>
+  </si>
+  <si>
+    <t>$13,667,113.08</t>
   </si>
   <si>
     <t xml:space="preserve">SESI L L C SR SEC A NT 20300930 7.875%                                                                                          </t>
   </si>
   <si>
-    <t>$17,951,020.00</t>
-[...17 lines deleted...]
-    <t>$23,331,947.30</t>
+    <t>$16,003,646.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM CORP 6.495 20320515                                                                                                         </t>
+  </si>
+  <si>
+    <t>$25,135,364.94</t>
   </si>
   <si>
     <t xml:space="preserve">SP CRUISES INTERMEDIATE 11.5% 03/14/2030 11.5 20300314                                                                          </t>
   </si>
   <si>
-    <t>$13,311,760.00</t>
-[...17 lines deleted...]
-    <t>$2,368,341.00</t>
+    <t>$20,542,866.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STONEBRIAR ABF LLC 5 YR 7.0 20310815                                                                                            </t>
+  </si>
+  <si>
+    <t>$21,770,648.42</t>
   </si>
   <si>
     <t xml:space="preserve">STONEX ESCROW ISSUER LLC SR SEC GLBL 20320715 6.875%                                                                            </t>
   </si>
   <si>
-    <t>$20,848,876.60</t>
-[...5 lines deleted...]
-    <t>$21,279,181.00</t>
+    <t>$13,559,216.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUNCOKE ENERGY INC SR SEC GLBL 20290630 4.875%                                                                                  </t>
+  </si>
+  <si>
+    <t>$21,519,094.17</t>
   </si>
   <si>
     <t xml:space="preserve">TELEFLEX INCORPORATED SR GLBL A 20280601 4.250%                                                                                 </t>
   </si>
   <si>
-    <t>$13,261,541.15</t>
+    <t>$11,943,167.46</t>
   </si>
   <si>
     <t xml:space="preserve">TERRAFORM PWR OPER LLC SR GLBL A 20300115 4.750%                                                                                </t>
   </si>
   <si>
-    <t>$21,733,910.37</t>
-[...17 lines deleted...]
-    <t>$16,734,256.00</t>
+    <t>$17,180,028.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THETA GOLD MINES LTD 12.75% 06/12/2030 12.75 20300612                                                                           </t>
+  </si>
+  <si>
+    <t>$10,600,250.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIBCO SOFTWARE INC SR SEC GLBL 20290331 6.500%                                                                                  </t>
+  </si>
+  <si>
+    <t>$10,925,545.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TUTOR PERINI CORP 6.625 20330715                                                                                                </t>
+  </si>
+  <si>
+    <t>$11,654,507.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNISYS CORP 10.625 20310115                                                                                                     </t>
+  </si>
+  <si>
+    <t>$13,959,142.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US CLAIMS LITIGATION FDG LLC SR A NT 20280317 10.250%                                                                           </t>
+  </si>
+  <si>
+    <t>$7,280,457.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD         </t>
+  </si>
+  <si>
+    <t>$46,736,937.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LLC SR 144A NT 31 9.375 20310215                                                                              </t>
+  </si>
+  <si>
+    <t>$21,225,890.94</t>
   </si>
   <si>
     <t xml:space="preserve">VELOCITY PORTFOLIO GROUP INC. SNR NTS USD (144A) 9.75 20330301                                                                  </t>
   </si>
   <si>
-    <t>$7,000,000.00</t>
+    <t>$7,128,484.53</t>
   </si>
   <si>
     <t xml:space="preserve">VENTURE GLOBAL LNG INC SR SEC A NT 20290201 9.500%                                                                              </t>
   </si>
   <si>
-    <t>$30,410,517.85</t>
-[...5 lines deleted...]
-    <t>$17,924,943.96</t>
+    <t>$21,758,526.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEST LAKE HOLDCO LLC 11.0 20310922                                                                                              </t>
+  </si>
+  <si>
+    <t>$10,564,894.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WESTJET TERM LOAN                                                                                                               </t>
+  </si>
+  <si>
+    <t>$20,279,028.33</t>
   </si>
   <si>
     <t xml:space="preserve">ZIFF DAVIS INC SR GLBL A 20301015 4.625%                                                                                        </t>
   </si>
   <si>
-    <t>$18,750,838.55</t>
+    <t>$8,789,280.35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E91"/>
+  <dimension ref="A1:E104"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>20330000</v>
+        <v>9150000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>16000000</v>
+        <v>14470000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>13910000</v>
+        <v>28295000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>22175000</v>
+        <v>5000000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>8220000</v>
+        <v>21200000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>28295000</v>
+        <v>13250000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>5000000</v>
+        <v>22260000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>11264000</v>
+        <v>35905000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>12540000</v>
+        <v>6000000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>21815000</v>
+        <v>15605000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>10745000</v>
+        <v>15147000</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>28095000</v>
+        <v>7300000</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>6000000</v>
+        <v>26830000</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>15605000</v>
+        <v>27560000</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>20220000</v>
+        <v>13265000</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>21326000</v>
+        <v>23095000</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>9950000</v>
+        <v>21562000</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>14120000</v>
+        <v>29335000</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>26035000</v>
+        <v>22477308.79</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>13710646.33</v>
+        <v>14999000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>10763493</v>
+        <v>7000000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>21175000</v>
+        <v>23827000</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>18910000</v>
+        <v>25300000</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>13540000</v>
+        <v>12856000</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>16640000</v>
+        <v>14000000</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>14000000</v>
+        <v>5765000</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>23530000</v>
+        <v>17230000</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>13535000</v>
+        <v>1767000</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>14750000</v>
+        <v>5568000</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>17353000</v>
+        <v>19525000</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>18055000</v>
+        <v>13000000</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>22315000</v>
+        <v>21630000</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>22655000</v>
+        <v>7775000</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>20540000</v>
+        <v>14305000</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>21410000</v>
+        <v>22540000</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>19055000</v>
+        <v>1685000</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>13565000</v>
+        <v>21910000</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>14898000</v>
+        <v>500000</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>20660000</v>
+        <v>7105000</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>21820000</v>
+        <v>21410000</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>19640000</v>
+        <v>12175000</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>5455000</v>
+        <v>7810000</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>21500000</v>
+        <v>19055000</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>13325000</v>
+        <v>14000000</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>19380000</v>
+        <v>7425000</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>11840000</v>
+        <v>7000000</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>23178000</v>
+        <v>7850000</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>19460000</v>
+        <v>5673000</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>15350000</v>
+        <v>15541000</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>19345000</v>
+        <v>30830000</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>25105000</v>
+        <v>8875000</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>5884000</v>
+        <v>9245000</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>19910000</v>
+        <v>23060000</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>12800000</v>
+        <v>9311000</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>19325000</v>
+        <v>618000</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>20900000</v>
+        <v>19460000</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>22065000</v>
+        <v>13750000</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="0">
+        <v>6427000</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="0">
+        <v>14250000</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="0">
+        <v>22015000</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="0">
+        <v>24205000</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="0">
+        <v>20400000</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="0">
+        <v>22000000</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" s="0">
-        <v>4355000</v>
+        <v>30764</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>7</v>
+        <v>138</v>
       </c>
       <c r="D66" s="0">
-        <v>15940000</v>
+        <v>7123</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>13545000</v>
+        <v>4835000</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>22035000</v>
+        <v>21540000</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>19985000</v>
+        <v>22240000</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>13288000</v>
+        <v>22355000</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>6</v>
+        <v>149</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>13100000</v>
+        <v>13086000</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>20480000</v>
+        <v>1714937.1</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>17960000</v>
+        <v>21605000</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>18495000</v>
+        <v>178794</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>19525000</v>
+        <v>4355000</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>22390000</v>
+        <v>15916000</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>14000000</v>
+        <v>1218000</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>19750000</v>
+        <v>14020000</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>12921000</v>
+        <v>14448000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>2370000</v>
+        <v>13755000</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>20255000</v>
+        <v>16239000</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>21175000</v>
+        <v>4950000</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>13585000</v>
+        <v>14250000</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>22487000</v>
+        <v>13895000</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>3571943.68</v>
+        <v>16084000</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>8483326.59</v>
+        <v>25845000</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>16450000</v>
+        <v>21625000</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>7000000</v>
+        <v>23089000</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>27595000</v>
+        <v>13818000</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>17880243.35</v>
+        <v>22690000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>19895000</v>
+        <v>12300000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="0">
+        <v>18342000</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="0">
+        <v>10900000</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="0">
+        <v>11205000</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="0">
+        <v>11935000</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="0">
+        <v>15105000</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="0">
+        <v>8000000</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="D98" s="0">
+        <v>46736937.88</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="0">
+        <v>21330000</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="0">
+        <v>7000000</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="0">
+        <v>20625000</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="0">
+        <v>10500000</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="0">
+        <v>21733895.28</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="0">
+        <v>9601000</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>High Yield Bond Series Class I - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>