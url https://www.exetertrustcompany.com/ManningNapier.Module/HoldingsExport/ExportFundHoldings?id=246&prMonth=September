--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,1051 +7,956 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t xml:space="preserve">ADMIRAL GROUP                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">GB    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$10,190,014.93</t>
+    <t>$12,403,130.15</t>
   </si>
   <si>
     <t xml:space="preserve">AIR LIQUIDE                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">FR    </t>
   </si>
   <si>
-    <t>$11,067,779.42</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ANTA SPORTS PRODUCTS                                                                                                            </t>
+    <t>$9,597,428.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML HOLDING N V N Y REGISTRY SHS                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">US    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML        </t>
+  </si>
+  <si>
+    <t>$16,214,446.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS COPCO AB SER'A'NPV (POST SPLIT)                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE    </t>
+  </si>
+  <si>
+    <t>$9,025,060.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVANZA BANK HLDG NPV                                                                                                            </t>
+  </si>
+  <si>
+    <t>$5,663,363.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAE SYSTEMS ORD GBP0.025                                                                                                        </t>
+  </si>
+  <si>
+    <t>$9,689,529.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUNZL ORD GBP0.32142857                                                                                                         </t>
+  </si>
+  <si>
+    <t>$2,850,832.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFT COM STK NPV                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA    </t>
+  </si>
+  <si>
+    <t>$7,678,463.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEUTSCHE BOERSE AG NPV(REGD)                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE    </t>
+  </si>
+  <si>
+    <t>$12,011,939.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIPLOMA ORD GBP0.05                                                                                                             </t>
+  </si>
+  <si>
+    <t>$11,242,953.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPERIAN ORD USD0.10                                                                                                            </t>
+  </si>
+  <si>
+    <t>$9,969,128.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERRARI N V COM                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RACE        </t>
+  </si>
+  <si>
+    <t>$5,820,072.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINECOBANK SPA EUR0.33                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IT    </t>
+  </si>
+  <si>
+    <t>$5,580,065.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HALMA ORD GBP0.10                                                                                                               </t>
+  </si>
+  <si>
+    <t>$9,594,824.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMCD NV EUR0.16                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NL    </t>
+  </si>
+  <si>
+    <t>$8,750,621.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INFINEON TECHNOLOGIES AG                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IFNNY       </t>
+  </si>
+  <si>
+    <t>$6,477,005.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITAU UNIBANCO HLDG SA SPON ADR REP PFD                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITUB        </t>
+  </si>
+  <si>
+    <t>$6,185,990.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEYENCE CORP                                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP    </t>
+  </si>
+  <si>
+    <t>$13,732,620.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'OREAL                                                                                                                         </t>
+  </si>
+  <si>
+    <t>$11,904,421.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MERCADOLIBRE INC                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELI        </t>
+  </si>
+  <si>
+    <t>$9,548,399.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOTARO CO.LTD NPV                                                                                                             </t>
+  </si>
+  <si>
+    <t>$7,417,215.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NU HLDGS LTD                                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NU          </t>
+  </si>
+  <si>
+    <t>$12,611,284.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REMY COINTREAU EUR1.60                                                                                                          </t>
+  </si>
+  <si>
+    <t>$9,450,544.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANOFI SPONSORED ADR                                                                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNY         </t>
+  </si>
+  <si>
+    <t>$8,485,051.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCHNEIDER ELECTRIC                                                                                                              </t>
+  </si>
+  <si>
+    <t>$6,011,210.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOFTCAT PLC ORD GBP0.0005                                                                                                       </t>
+  </si>
+  <si>
+    <t>$4,017,569.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOTIFY TECHNOLOGY S A                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOT        </t>
+  </si>
+  <si>
+    <t>$9,638,426.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAIWAN SEMICONDUCTOR MFG LTD                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TSM         </t>
+  </si>
+  <si>
+    <t>$22,288,074.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENCENT HLDGS LIMI HKD0.00002                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">HK    </t>
   </si>
   <si>
-    <t>$10,428,679.76</t>
-[...242 lines deleted...]
-    <t>$18,499,135.01</t>
+    <t>$4,451,185.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOKYO ELECTRON                                                                                                                  </t>
+  </si>
+  <si>
+    <t>$5,040,759.61</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$12,384,942.62</t>
+    <t>$6,404,679.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WASTE CONNECTIONS INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WCN         </t>
+  </si>
+  <si>
+    <t>$6,962,869.62</t>
   </si>
   <si>
     <t xml:space="preserve">WEST FRASER TIMBER COM NPV                                                                                                      </t>
   </si>
   <si>
-    <t xml:space="preserve">CA    </t>
-[...2 lines deleted...]
-    <t>$11,852,972.53</t>
+    <t>$6,145,668.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>225811</v>
+        <v>258921</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>53259</v>
+        <v>49673</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="0">
-        <v>867800</v>
+        <v>8950</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>169871</v>
+        <v>441050</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="0">
+        <v>147790</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>1052542</v>
+        <v>374377</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="0">
+        <v>82385</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="0">
+        <v>3775</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>173894</v>
+        <v>37079</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="0">
+        <v>110219</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="0">
+        <v>306093</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="0">
+        <v>14815</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="0">
+        <v>223560</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>148102</v>
+        <v>207670</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="0">
+        <v>80158</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="D17" s="0">
+        <v>96098</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0">
+        <v>725204</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>190542</v>
+        <v>26900</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="0">
+        <v>27731</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="0">
-        <v>4826</v>
+        <v>5524</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>231579</v>
+        <v>601900</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0">
-        <v>30800</v>
+        <v>996152</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>20988</v>
+        <v>190665</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="0">
-        <v>15629</v>
+        <v>205798</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="0">
+        <v>18321</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="0">
+        <v>165794</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="0">
+        <v>19776</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="0">
-        <v>2404161</v>
+        <v>48857</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>35285</v>
+        <v>81722</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>303200</v>
+        <v>67000</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" s="0">
-        <v>250553</v>
+        <v>6404679.8</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="D33" s="0">
-        <v>505026</v>
+        <v>45234</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>71950</v>
+        <v>88641</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      <c r="A35" s="0" t="s">
         <v>92</v>
-      </c>
-[...61 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Overseas Series Class S - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>