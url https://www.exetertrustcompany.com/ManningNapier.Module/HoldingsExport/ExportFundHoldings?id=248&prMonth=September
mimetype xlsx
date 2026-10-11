--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,4056 +7,4068 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="405">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
+    <t xml:space="preserve">ADAMS OUTDOOR ADVERTISING LP 5.953 20560720                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">US    </t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>$2,923,808.77</t>
+  </si>
+  <si>
     <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
   </si>
   <si>
-    <t xml:space="preserve">US    </t>
-[...5 lines deleted...]
-    <t>$3,363,278.10</t>
+    <t>$3,319,700.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIRBNB INC 4.65 20310316                                                                                                        </t>
+  </si>
+  <si>
+    <t>$2,948,713.04</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$3,587,400.85</t>
+    <t>$3,449,794.47</t>
   </si>
   <si>
     <t xml:space="preserve">ALLO ISSUER LLC - A- . 20540720 5.940%                                                                                          </t>
   </si>
   <si>
-    <t>$1,273,591.88</t>
-[...5 lines deleted...]
-    <t>$3,709,257.72</t>
+    <t>$1,247,912.74</t>
   </si>
   <si>
     <t xml:space="preserve">AMUR EQUIP FIN RECEV - B . 20310721 5.200%                                                                                      </t>
   </si>
   <si>
-    <t>$3,514,331.99</t>
-[...5 lines deleted...]
-    <t>$3,341,388.70</t>
+    <t>$3,434,235.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,935,669.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT5.7%36 5.7 20360330                                                                            </t>
+  </si>
+  <si>
+    <t>$2,986,497.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATHENE GLOBAL FDG 5.033 20300717                                                                                                </t>
+  </si>
+  <si>
+    <t>$2,949,774.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$2,970,457.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BABS 2026-SRM2 A1 3.25% 09/25/2066 3.25 20660925                                                                                </t>
+  </si>
+  <si>
+    <t>$1,641,587.40</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$5,083,268.40</t>
-[...5 lines deleted...]
-    <t>$1,548,403.50</t>
+    <t>$4,878,247.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,017,517.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIG SKY FDG LLC 5.75 20351020                                                                                                   </t>
+  </si>
+  <si>
+    <t>$1,505,346.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACKSTONE PRIVATE CREDIT FUND 5 YR 5.95 20310515                                                                               </t>
+  </si>
+  <si>
+    <t>$2,919,368.68</t>
   </si>
   <si>
     <t xml:space="preserve">BOURZOUR LLC nCO ISSUERS - A- . 20491122 5.781%                                                                                 </t>
   </si>
   <si>
-    <t>$3,301,441.00</t>
-[...5 lines deleted...]
-    <t>$1,064,522.74</t>
+    <t>$3,165,631.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREAN ASSET BKD SEC -RM A . 20651026 4.250%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,855,783.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BX 2026-CSMO A 5.05% 02/15/2042 5.05 20420215                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,060,596.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALIFORNIA ST GO BDS 20340401 7.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$3,317,872.03</t>
   </si>
   <si>
     <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
   </si>
   <si>
-    <t>$1,806,064.00</t>
+    <t>$3,024,577.76</t>
   </si>
   <si>
     <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
   </si>
   <si>
-    <t>$6,722,579.05</t>
-[...5 lines deleted...]
-    <t>$2,554,310.31</t>
+    <t>$6,227,822.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPITAL STREET MASTER 2026-1 20300516 FLT 1.0 20300516                                                                          </t>
+  </si>
+  <si>
+    <t>$3,807,083.45</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$5,420,466.45</t>
+    <t>$4,524,556.79</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER - B- . 20600715 2.280%                                                                                      </t>
   </si>
   <si>
-    <t>$1,033,885.10</t>
+    <t>$860,666.63</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER LLC - B- . 20610315 1.980%                                                                                  </t>
   </si>
   <si>
-    <t>$1,281,384.15</t>
+    <t>$920,733.49</t>
   </si>
   <si>
     <t xml:space="preserve">CIM TR -INV A- FLT 20490225 4.000%                                                                                              </t>
   </si>
   <si>
-    <t>$8,314.42</t>
-[...5 lines deleted...]
-    <t>$5,071,666.60</t>
+    <t>$5,874.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$4,480,165.43</t>
   </si>
   <si>
     <t xml:space="preserve">CITIGROUP MTG LN TR -INV A-A FLT 20510525 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$621,453.69</t>
-[...5 lines deleted...]
-    <t>$3,349,413.90</t>
+    <t>$542,551.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$2,984,214.89</t>
   </si>
   <si>
     <t xml:space="preserve">COGENT IPV LLC, - A- . 20540525 7.924%                                                                                          </t>
   </si>
   <si>
-    <t>$976,731.63</t>
+    <t>$952,084.17</t>
   </si>
   <si>
     <t xml:space="preserve">COMMONBOND ST LN TR -A-GS A- . 20470125 2.540%                                                                                  </t>
   </si>
   <si>
-    <t>$257,217.72</t>
+    <t>$207,728.78</t>
   </si>
   <si>
     <t xml:space="preserve">COMPASS DATACENTERS - A- . 20490825 5.022%                                                                                      </t>
   </si>
   <si>
-    <t>$2,260,813.95</t>
-[...5 lines deleted...]
-    <t>$64,857.75</t>
+    <t>$2,173,623.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONE 2026-DFW3 20430511 FLT 5.75 20430511                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,230,518.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$4,364,713.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$6,125,319.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$4,261,139.32</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST - -A FLT 20430825 3.500%                                                                                             </t>
   </si>
   <si>
-    <t>$138,040.26</t>
+    <t>$123,603.98</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430425 3.000%                                                                                          </t>
   </si>
   <si>
-    <t>$139,717.39</t>
+    <t>$121,523.78</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430525 2.500%                                                                                          </t>
   </si>
   <si>
-    <t>$39,808.37</t>
+    <t>$36,298.79</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -TH A- FLT 20430225 2.130%                                                                                           </t>
   </si>
   <si>
-    <t>$24,184.66</t>
-[...11 lines deleted...]
-    <t>$2,370,934.80</t>
+    <t>$21,389.50</t>
   </si>
   <si>
     <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20530225 5.116%                                                                                      </t>
   </si>
   <si>
-    <t>$1,177,804.37</t>
+    <t>$1,162,819.38</t>
   </si>
   <si>
     <t xml:space="preserve">DEEPHAVEN RES MTG TR - A- FLT 20660825 1.194%                                                                                   </t>
   </si>
   <si>
-    <t>$3,645,060.48</t>
-[...11 lines deleted...]
-    <t>$3,026,545.40</t>
+    <t>$2,778,158.89</t>
   </si>
   <si>
     <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
   </si>
   <si>
-    <t>$6,604,533.60</t>
+    <t>$2,810,477.44</t>
   </si>
   <si>
     <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
   </si>
   <si>
-    <t>$3,840,109.60</t>
-[...17 lines deleted...]
-    <t>$3,546,009.60</t>
+    <t>$3,728,549.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,901,933.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GROUP ST LN TR - A FLT 20741126 5.431%                                                                                     </t>
+  </si>
+  <si>
+    <t>$2,884,137.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GRP STD LN TR - A FLT 20731127 4.847%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,860,823.14</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$5,428,195.00</t>
+    <t>$4,540,753.03</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENET ISSUER LLC - A- . 20540725 5.335%                                                                                       </t>
   </si>
   <si>
-    <t>$3,020,113.20</t>
+    <t>$2,332,500.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAM 2026-DOL A 5.45% 09/15/2048 5.45 20480915                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,329,999.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FASST 2026-PC2 A1 4.5% 06/25/2056 4.5 20560625                                                                                  </t>
+  </si>
+  <si>
+    <t>$2,887,839.97</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20380501 5.000%                                                                                     </t>
   </si>
   <si>
-    <t>$220,273.05</t>
+    <t>$182,353.87</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20400301 6.000%                                                                                     </t>
   </si>
   <si>
-    <t>$14,031.60</t>
+    <t>$12,041.77</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20410701 5.000%                                                                                     </t>
   </si>
   <si>
-    <t>$197,226.65</t>
+    <t>$162,103.04</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20420701 4.500%                                                                                     </t>
   </si>
   <si>
-    <t>$81,102.81</t>
+    <t>$67,654.43</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20451201 4.500%                                                                                     </t>
   </si>
   <si>
-    <t>$74,880.70</t>
-[...5 lines deleted...]
-    <t>$52,506.87</t>
+    <t>$61,590.09</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20331201 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$22,780.17</t>
+    <t>$18,826.28</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340601 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$33,091.19</t>
+    <t>$27,356.71</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$32,082.75</t>
+    <t>$26,663.23</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20350601 3.500%                                                                                           </t>
   </si>
   <si>
-    <t>$142,840.18</t>
+    <t>$114,757.17</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD COMB . 20400701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$87,702.96</t>
+    <t>$76,061.35</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD COMB . 20400801 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$243,967.67</t>
+    <t>$214,201.26</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD GUAR . 20310701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$27,448.15</t>
+    <t>$19,667.19</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20430401 3.500%                                                                                          </t>
   </si>
   <si>
-    <t>$48,766.66</t>
+    <t>$43,692.37</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20451201 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$174,334.69</t>
+    <t>$140,551.53</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20460101 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$159,733.45</t>
+    <t>$134,253.79</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20470301 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$159,593.87</t>
+    <t>$138,350.64</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20470401 4.500%                                                                                          </t>
   </si>
   <si>
-    <t>$23,538.42</t>
+    <t>$21,509.07</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES CP . 20490625 2.500%                                                                                         </t>
   </si>
   <si>
-    <t>$1,007,386.72</t>
+    <t>$852,373.87</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES JL . 20480625 3.500%                                                                                         </t>
   </si>
   <si>
-    <t>$2,570,947.29</t>
+    <t>$2,498,606.03</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20500201 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$2,078,189.16</t>
-[...5 lines deleted...]
-    <t>$1,829,990.02</t>
+    <t>$1,767,438.45</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20520701 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,259,719.20</t>
-[...5 lines deleted...]
-    <t>$6,076,135.67</t>
+    <t>$2,613,762.06</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20531101 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,399,659.69</t>
+    <t>$1,105,463.72</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20540501 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$6,261,500.45</t>
-[...5 lines deleted...]
-    <t>$221,083.98</t>
+    <t>$5,292,928.74</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20421001 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$2,743,599.21</t>
-[...5 lines deleted...]
-    <t>$1,952,159.08</t>
+    <t>$2,272,723.43</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20531001 5.000%                                                                                            </t>
   </si>
   <si>
-    <t>$2,859,930.26</t>
-[...23 lines deleted...]
-    <t>$177,654.40</t>
+    <t>$2,456,171.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 2025-1A A2 MTGE 5.16 20551015                                                                            </t>
+  </si>
+  <si>
+    <t>$2,829,433.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 4.9 20560315                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,728,447.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNH 2026-1 A 5.509% 04/16/2046 5.509 20460416                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,263,562.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA MEGA WGTD AVG MEGA . 20490101 5.617%                                                                                       </t>
+  </si>
+  <si>
+    <t>$151,674.18</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMC TRUST - WJ . 20501025 1.500%                                                                                          </t>
   </si>
   <si>
-    <t>$867,873.34</t>
-[...5 lines deleted...]
-    <t>$5,598.24</t>
+    <t>$776,828.42</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMIC TRUST - PA . 20480325 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$1,238,840.92</t>
-[...5 lines deleted...]
-    <t>$240,221.75</t>
+    <t>$1,000,013.50</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER INT YEAR . 20430501 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$3,608,939.04</t>
+    <t>$3,057,761.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381101 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$41,974.54</t>
+    <t>$34,118.44</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20430601 4.000%                                                                                           </t>
   </si>
   <si>
-    <t>$34,910.72</t>
+    <t>$29,060.47</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20470401 2.000%                                                                                           </t>
   </si>
   <si>
-    <t>$9,147,894.54</t>
+    <t>$7,722,285.71</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20480601 4.000%                                                                                           </t>
   </si>
   <si>
-    <t>$75,594.20</t>
-[...5 lines deleted...]
-    <t>$2,054,944.79</t>
+    <t>$65,750.77</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$5,405,063.05</t>
-[...23 lines deleted...]
-    <t>$2,539,111.22</t>
+    <t>$4,614,845.19</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20520501 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$7,926,358.05</t>
-[...5 lines deleted...]
-    <t>$3,631,304.04</t>
+    <t>$6,784,917.37</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20540401 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$16,496,037.31</t>
+    <t>$9,166,962.46</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20330901 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$57,730.88</t>
+    <t>$42,610.65</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20340201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$20,093.58</t>
-[...5 lines deleted...]
-    <t>$133,142.45</t>
+    <t>$14,861.81</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20401201 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$1,910,016.83</t>
+    <t>$1,607,305.63</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20420601 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$1,535,796.38</t>
-[...5 lines deleted...]
-    <t>$2,134,352.73</t>
+    <t>$1,279,901.55</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20410801 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$28,203.08</t>
+    <t>$24,076.67</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20410801 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$121,258.71</t>
+    <t>$105,761.27</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20441101 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$295,722.56</t>
-[...5 lines deleted...]
-    <t>$106,221.45</t>
+    <t>$263,579.95</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20450401 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$49,938.42</t>
+    <t>$37,595.92</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460401 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$21,999.29</t>
+    <t>$18,077.69</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460501 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$17,573.47</t>
+    <t>$14,119.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460901 3.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$1,544,278.15</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20461201 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$6,709,786.36</t>
+    <t>$5,648,766.30</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470101 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$129,126.99</t>
+    <t>$112,561.91</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$27,168.61</t>
+    <t>$24,692.25</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470401 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$499,905.79</t>
+    <t>$422,347.85</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20500401 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$3,417,942.76</t>
-[...11 lines deleted...]
-    <t>$3,827,288.74</t>
+    <t>$2,887,175.41</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20521101 5.500%                                                                                            </t>
   </si>
   <si>
-    <t>$2,879,259.26</t>
+    <t>$2,388,135.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAM MASTER TRUST US LLC A . 20600930 5.923%                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,769,456.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAMMT 2026-1A A 5.861% 09/30/2060 5.86 20600930                                                                                </t>
+  </si>
+  <si>
+    <t>$1,614,560.20</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - AH . 20561216 2.600%                                                                                         </t>
   </si>
   <si>
-    <t>$31,671.58</t>
+    <t>$29,708.96</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - BQ . 20540420 5.000%                                                                                         </t>
   </si>
   <si>
-    <t>$4,185,700.84</t>
+    <t>$3,407,686.76</t>
   </si>
   <si>
     <t xml:space="preserve">GOODGREEN - A . 20550415 2.630%                                                                                                 </t>
   </si>
   <si>
-    <t>$938,453.74</t>
+    <t>$820,099.38</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520225 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$896,831.37</t>
-[...5 lines deleted...]
-    <t>$1,313,010.49</t>
+    <t>$783,214.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GS MRTG BCK SEC TR -INV A- FLT 20511225 4.493%                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,149,882.42</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG -BACK SEC TR -PJ A- FLT 20511125 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$897,975.37</t>
+    <t>$795,356.99</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG SECS TR -PJ A- FLT 20501025 3.000%                                                                                       </t>
   </si>
   <si>
-    <t>$359,399.18</t>
+    <t>$306,120.01</t>
   </si>
   <si>
     <t xml:space="preserve">HOTWIRE FDING LLC - A- . 20530520 5.687%                                                                                        </t>
   </si>
   <si>
-    <t>$1,616,974.40</t>
-[...5 lines deleted...]
-    <t>$3,388,757.40</t>
+    <t>$1,601,227.96</t>
   </si>
   <si>
     <t xml:space="preserve">IMPERIAL FUND MTG TR -NQM A- FLT 20561125 1.595%                                                                                </t>
   </si>
   <si>
-    <t>$1,021,388.43</t>
-[...11 lines deleted...]
-    <t>$1,779,806.99</t>
+    <t>$845,221.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J P MORGAN SEASONED MTG - A- FLT 20630125 3.688%                                                                                </t>
+  </si>
+  <si>
+    <t>$1,890,819.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J.P. MORGAN SND MTG TR - A- FLT 20630125 4.382%                                                                                 </t>
+  </si>
+  <si>
+    <t>$1,516,700.75</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$4,997,040.00</t>
-[...5 lines deleted...]
-    <t>$13,076.98</t>
+    <t>$5,747,323.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20290625 2.965%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,485.85</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A- FLT 20481225 3.500%                                                                                       </t>
   </si>
   <si>
-    <t>$11,716.38</t>
+    <t>$10,531.41</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A--B FLT 20510825 2.000%                                                                                     </t>
   </si>
   <si>
-    <t>$1,219,245.25</t>
+    <t>$1,047,910.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR 2022-6 3.5 20521125                                                                                            </t>
+  </si>
+  <si>
+    <t>$988,887.93</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$8,377,937.00</t>
-[...11 lines deleted...]
-    <t>$2,619,711.80</t>
+    <t>$5,977,377.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDN 2026-1A A MTGE 6.74 20410225                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,663,118.54</t>
   </si>
   <si>
     <t xml:space="preserve">LYRA MUSIC ASSETS - A- . 20650920 5.604%                                                                                        </t>
   </si>
   <si>
-    <t>$3,134,923.67</t>
-[...11 lines deleted...]
-    <t>$1,643,455.80</t>
+    <t>$2,813,123.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASSACHUSETTS ST GO BDS E 20300101 5.306%                                                                                       </t>
+  </si>
+  <si>
+    <t>$2,617,993.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">META PLATFORMS INC 5.25 20360515                                                                                                </t>
+  </si>
+  <si>
+    <t>$5,633,929.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN GOVT NASHVILLE AND 5.707 20340701                                                                                  </t>
+  </si>
+  <si>
+    <t>$2,819,714.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$4,566,606.73</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PVT ED REFI LN -A A . 20721015 5.660%                                                                                   </t>
   </si>
   <si>
-    <t>$5,561,058.43</t>
+    <t>$3,941,540.04</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A FLT 20540125 3.750%                                                                                      </t>
   </si>
   <si>
-    <t>$69,909.68</t>
+    <t>$55,562.65</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20550825 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$61,013.23</t>
+    <t>$48,830.49</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20561125 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$55,179.22</t>
+    <t>$46,142.71</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A-FXD FLT 20541125 3.750%                                                                                  </t>
   </si>
   <si>
-    <t>$33,147.33</t>
-[...11 lines deleted...]
-    <t>$3,594,114.17</t>
+    <t>$26,973.39</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TR -NQM A-A FLT 20620125 2.783%                                                                                             </t>
   </si>
   <si>
-    <t>$2,510,882.69</t>
-[...5 lines deleted...]
-    <t>$6,924,399.02</t>
+    <t>$2,027,972.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OBX TRUST -EXP B--A FLT 20600125 5.136%                                                                                         </t>
+  </si>
+  <si>
+    <t>$6,794,163.06</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -INV A- FLT 20511225 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$978,326.67</t>
+    <t>$841,916.99</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -NQM A- . 20631125 5.928%                                                                                             </t>
   </si>
   <si>
-    <t>$1,054,465.68</t>
+    <t>$751,671.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIT 2026-HB2 A 3% 05/25/2039 3.0 20390525                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,908,513.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIT 2026-HB3 A 3% 06/25/2039 3.0 20390625                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,358,776.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORYX FUNDING LLC 20560605 0.00000                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,183,977.49</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- FLT 20340814 5.878%                                                                               </t>
   </si>
   <si>
-    <t>$2,729,951.10</t>
+    <t>$3,036,561.70</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$2,152,857.88</t>
+    <t>$1,162,237.76</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR LLC - A- . 20300215 3.602%                                                                                    </t>
   </si>
   <si>
-    <t>$1,386,047.42</t>
-[...17 lines deleted...]
-    <t>$922,663.72</t>
+    <t>$908,976.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN FUNDING TR - A- . 20350215 5.413%                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,641,349.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oxford Finance Funding Trust 2026-1                                                                                             </t>
+  </si>
+  <si>
+    <t>$2,688,758.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$174,804.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEAR - LLC A . 20350716 7.420%                                                                                                  </t>
+  </si>
+  <si>
+    <t>$742,424.07</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR LLC - A . 20360215 6.950%                                                                                                  </t>
   </si>
   <si>
-    <t>$710,719.10</t>
-[...5 lines deleted...]
-    <t>$445,821.41</t>
+    <t>$473,099.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHOENIX ARIZ G O GEN IMPT BDS A 20340701 5.269%                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,147,116.20</t>
   </si>
   <si>
     <t xml:space="preserve">PMT LOAN TRUST -J A- FLT 20430925 3.500%                                                                                        </t>
   </si>
   <si>
-    <t>$498,942.06</t>
+    <t>$417,157.97</t>
   </si>
   <si>
     <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
   </si>
   <si>
-    <t>$4,973,195.30</t>
+    <t>$4,740,771.55</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG MTG TR - A-A FLT 20510525 2.000%                                                                                  </t>
   </si>
   <si>
-    <t>$1,159,374.92</t>
+    <t>$986,767.35</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FND MTG TR -INV A- FLT 20510825 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$1,888,536.71</t>
+    <t>$1,653,261.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QTS CENT ISSUER LLC AND QTS TRS 1.0 20310827                                                                                    </t>
+  </si>
+  <si>
+    <t>$3,132,020.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAM LLC MTG 5.463 20460615                                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,941,675.07</t>
   </si>
   <si>
     <t xml:space="preserve">RCKT MRTG TR - A- FLT 20511225 2.500%                                                                                           </t>
   </si>
   <si>
-    <t>$1,159,236.99</t>
-[...5 lines deleted...]
-    <t>$942,418.80</t>
+    <t>$976,934.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$2,348,677.95</t>
   </si>
   <si>
     <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
   </si>
   <si>
-    <t>$3,461,702.42</t>
+    <t>$3,253,315.70</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$5,364,931.77</t>
+    <t>$5,248,487.94</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TRUST - C . 20541015 4.831%                                                                                           </t>
   </si>
   <si>
-    <t>$2,746,433.24</t>
+    <t>$2,683,820.42</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430425 2.325%                                                                                         </t>
   </si>
   <si>
-    <t>$1,069,168.67</t>
+    <t>$952,682.27</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$301,938.56</t>
+    <t>$267,932.93</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$22,572.25</t>
-[...8 lines deleted...]
-    <t>$3,268,838.40</t>
+    <t>$19,341.04</t>
+  </si>
+  <si>
+    <t>$54,767.80</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$3,614,905.80</t>
+    <t>$3,478,832.75</t>
   </si>
   <si>
     <t xml:space="preserve">SLC STUDENT LN TR - A- FLT 20391215 0.353%                                                                                      </t>
   </si>
   <si>
-    <t>$4,772,217.91</t>
-[...5 lines deleted...]
-    <t>$3,549,660.05</t>
+    <t>$4,216,507.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMB PRIVATE ED LN TR -A A-A FLT 20530115 4.525%                                                                                 </t>
+  </si>
+  <si>
+    <t>$2,830,395.84</t>
   </si>
   <si>
     <t xml:space="preserve">SMB PRIVATE EDU LN TR -D A-A . 20530715 5.380%                                                                                  </t>
   </si>
   <si>
-    <t>$4,836,978.32</t>
+    <t>$3,736,862.24</t>
   </si>
   <si>
     <t xml:space="preserve">SOFI PRFSSNAL PRGRM -A A-FX . 20460515 2.540%                                                                                   </t>
   </si>
   <si>
-    <t>$2,702,658.88</t>
+    <t>$1,927,465.09</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH CAROLINA ST PUB SVCS AUT TAXABLE REF OBLIGS B 20281201 2.329%                                                             </t>
   </si>
   <si>
-    <t>$569,736.00</t>
+    <t>$563,836.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPRINT CAP CORP MTN BE SR GLBL NT 20320315 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,932,529.49</t>
   </si>
   <si>
     <t xml:space="preserve">SUTHERLAND COML MTG TF -SB A FLT 20410425 2.860%                                                                                </t>
   </si>
   <si>
-    <t>$311,196.59</t>
+    <t>$237,038.81</t>
   </si>
   <si>
     <t xml:space="preserve">TLAB 2025-1 A 6.4% 08/09/2056 6.4 20560809                                                                                      </t>
   </si>
   <si>
-    <t>$2,680,000.00</t>
-[...5 lines deleted...]
-    <t>$45,271.66</t>
+    <t>$2,462,413.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOWD PT MTG TR -HY A FLT 20481026 4.782%                                                                                        </t>
+  </si>
+  <si>
+    <t>$28,282.41</t>
   </si>
   <si>
     <t xml:space="preserve">TRICON RES TR -SFR A . 20410819 4.500%                                                                                          </t>
   </si>
   <si>
-    <t>$5,463,313.59</t>
-[...5 lines deleted...]
-    <t>$5,192,513.80</t>
+    <t>$5,159,259.55</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20420215 2.375%                                                                                       </t>
   </si>
   <si>
-    <t>$25,923,843.68</t>
+    <t>$34,548,588.28</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20530215 3.625%                                                                                       </t>
   </si>
   <si>
-    <t>$34,236,958.36</t>
+    <t>$37,077,840.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS 20470515 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$39,997,232.88</t>
-[...11 lines deleted...]
-    <t>$19,971,791.28</t>
+    <t>$35,530,653.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20410215 2.125%                                                                                  </t>
+  </si>
+  <si>
+    <t>$5,845,123.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20550215 2.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$5,562,521.85</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20301115 0.875%                                                                                       </t>
   </si>
   <si>
-    <t>$17,664,002.19</t>
+    <t>$9,656,513.44</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20311115 1.375%                                                                                       </t>
   </si>
   <si>
-    <t>$17,918,616.10</t>
+    <t>$11,977,363.83</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20321115 4.125%                                                                                       </t>
   </si>
   <si>
-    <t>$17,238,345.60</t>
-[...5 lines deleted...]
-    <t>$25,958,378.37</t>
+    <t>$12,142,834.69</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20341115 4.250%                                                                                       </t>
   </si>
   <si>
-    <t>$25,967,904.62</t>
-[...11 lines deleted...]
-    <t>$4,974,415.20</t>
+    <t>$12,460,653.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS 20351115 4.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$17,579,450.63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIVERSAL INS HLDGS INC 7.75 20310630                                                                                           </t>
+  </si>
+  <si>
+    <t>$1,638,318.84</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$3,400,824.77</t>
+    <t>$14,697,598.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VBTEL 2026-1A C2 0% 03/15/2056 4.693 20560315                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,602,560.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LN TR 2026-1 20560225 FLT 5.1 20560225                                                                        </t>
+  </si>
+  <si>
+    <t>$3,093,000.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COMM CAP LN TR 2026-3 5.71 20560725                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,276,845.61</t>
   </si>
   <si>
     <t xml:space="preserve">VERUS SECURITIZATN TR -R A- FLT 20690925 5.470%                                                                                 </t>
   </si>
   <si>
-    <t>$2,053,578.93</t>
-[...5 lines deleted...]
-    <t>$5,382,242.40</t>
+    <t>$2,392,273.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VLSBA 2026-1 A 0% 01/20/2051 1.0 20510120                                                                                       </t>
+  </si>
+  <si>
+    <t>$1,195,824.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VSP OPPTICAL GROUP INC 1.0 20330601                                                                                             </t>
+  </si>
+  <si>
+    <t>$2,909,308.12</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450120 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$12,198.76</t>
+    <t>$10,653.63</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450220 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$343,309.49</t>
+    <t>$296,279.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E198"/>
+  <dimension ref="A1:E200"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>3490000</v>
+        <v>3000000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>3355000</v>
+        <v>3490000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>1250000</v>
+        <v>3075000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>3662152.55</v>
+        <v>3355000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>3444000</v>
+        <v>1250000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>3370000</v>
+        <v>3444000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>5580000</v>
+        <v>3200000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>1550000</v>
+        <v>3150000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>3250000</v>
+        <v>3060000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>1097387.75</v>
+        <v>3110000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>2080000</v>
+        <v>1800000</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>6215000</v>
+        <v>5580000</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>2513317.1</v>
+        <v>3600000</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>4905000</v>
+        <v>1550000</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>1484095.8</v>
+        <v>3060000</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>1658708.48</v>
+        <v>3250000</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>8671.5</v>
+        <v>1965060.37</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>5170000</v>
+        <v>3060000</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>750080.94</v>
+        <v>3075000</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>3330000</v>
+        <v>3660000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>940000</v>
+        <v>6215000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>281086.73</v>
+        <v>3810000</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>2250000</v>
+        <v>4380000</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>65903.4</v>
+        <v>1484095.8</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>148567.82</v>
+        <v>1658708.48</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>154599.82</v>
+        <v>6471.84</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>44839.62</v>
+        <v>4700000</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>27570.56</v>
+        <v>707471.79</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>3260000</v>
+        <v>3130000</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>2400000</v>
+        <v>940000</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>1180000</v>
+        <v>230384.87</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>4131253.68</v>
+        <v>2250000</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>1750000</v>
+        <v>3390000</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>2620000</v>
+        <v>4670000</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>5880000</v>
+        <v>6400000</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>3785000</v>
+        <v>4625000</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>3250000</v>
+        <v>138297.65</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>2171402.28</v>
+        <v>138534.32</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>3395000</v>
+        <v>42065.62</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>5125000</v>
+        <v>25226.11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>3000000</v>
+        <v>1180000</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>214601.14</v>
+        <v>3181116.91</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>13342.72</v>
+        <v>2770000</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>192136.94</v>
+        <v>3785000</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>80811.08</v>
+        <v>3200000</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>75228.25</v>
+        <v>2861342.99</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>53102.15</v>
+        <v>1839544.82</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>22588.17</v>
+        <v>4610000</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>33003.73</v>
+        <v>3000000</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>31997.32</v>
+        <v>3330000</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>146760.14</v>
+        <v>3031361.29</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>87333.54</v>
+        <v>186437.08</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>243463.7</v>
+        <v>11940.9</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>27252.48</v>
+        <v>166312.73</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>51694.64</v>
+        <v>71481.02</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>180952.11</v>
+        <v>65879.28</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>165690.01</v>
+        <v>19330.73</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>165581.29</v>
+        <v>28116.11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>23847</v>
+        <v>27393.76</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>1127259.62</v>
+        <v>121999.46</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>3275085</v>
+        <v>80363.45</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>2337591.71</v>
+        <v>226316.68</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>1914455.81</v>
+        <v>19968.17</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>3219571.15</v>
+        <v>49265.67</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>6097415.65</v>
+        <v>155556.93</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>1354710.4</v>
+        <v>148680.23</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>6288667.49</v>
+        <v>153837.44</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>228609.81</v>
+        <v>23199.02</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>2806722.4</v>
+        <v>1014905.66</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>1890875.8</v>
+        <v>3275085</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>2859901.66</v>
+        <v>2137226.88</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>3465000</v>
+        <v>2707960.98</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>1117589.32</v>
+        <v>1117295.16</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>2825000</v>
+        <v>5671788.78</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>172882.83</v>
+        <v>2486827.84</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>1015335.96</v>
+        <v>2623177.32</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>5690.76</v>
+        <v>2991817.31</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>1374550.12</v>
+        <v>3893499.95</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>245064.22</v>
+        <v>2281750.22</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>3557146.98</v>
+        <v>153341.18</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>39830.84</v>
+        <v>934593.99</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>36016.05</v>
+        <v>1193984.64</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>11032060.08</v>
+        <v>3188051.97</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>78664.47</v>
+        <v>33879.14</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>2199283.78</v>
+        <v>31602.35</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>6002490.98</v>
+        <v>10269700.2</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>2351156.25</v>
+        <v>73225.6</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>3455004.33</v>
+        <v>5456128.28</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>2103095.76</v>
+        <v>8209502.7</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>2747628.77</v>
+        <v>9529362.96</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>8920654.16</v>
+        <v>44147.93</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>3715763.34</v>
+        <v>15284.9</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>16223482.8</v>
+        <v>1877942.48</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>57801.98</v>
+        <v>1436395.38</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>19947.17</v>
+        <v>26182.62</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>137455.81</v>
+        <v>112182.57</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>2106001.31</v>
+        <v>299076.73</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="0">
-        <v>1617155.47</v>
+        <v>42820.37</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>2183458.72</v>
+        <v>20708.28</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>29115.26</v>
+        <v>15658.77</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>120781.62</v>
+        <v>1794157.15</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>314558.31</v>
+        <v>6846293.88</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>106999.34</v>
+        <v>128941.43</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
-        <v>53119.2</v>
+        <v>26748.95</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>23420.94</v>
+        <v>502171.66</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>18278.47</v>
+        <v>3479263.08</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>7463196</v>
+        <v>2475419.62</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>138235.32</v>
+        <v>2877212.43</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="0">
-        <v>27504.72</v>
+        <v>1677081.98</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="0">
-        <v>553182.83</v>
+        <v>32632.48</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="0">
-        <v>3826840.69</v>
+        <v>3557179.2</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="0">
-        <v>3730282.44</v>
+        <v>1004376.44</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="0">
-        <v>3926753.4</v>
+        <v>908583.97</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="0">
-        <v>2835060.66</v>
+        <v>1324283.92</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="0">
-        <v>34124.54</v>
+        <v>922418.11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="0">
-        <v>4144848.39</v>
+        <v>381185.33</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>1127315.77</v>
+        <v>1600000</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>1004395.39</v>
+        <v>1015950.85</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>1416188.92</v>
+        <v>2204907.76</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>1001768.17</v>
+        <v>1674751.76</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>414702.88</v>
+        <v>5930000</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>1600000</v>
+        <v>1493.97</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>3660000</v>
+        <v>12148.27</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="0">
-        <v>1165630.95</v>
+        <v>1436365.48</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="0">
-        <v>2410803.71</v>
+        <v>1033621.43</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>1850400.13</v>
+        <v>6210000</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>4700000</v>
+        <v>4710000</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="0">
-        <v>13267.85</v>
+        <v>2870985.89</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="0">
-        <v>12916.64</v>
+        <v>2650000</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="0">
-        <v>1538652.61</v>
+        <v>6050000</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="0">
-        <v>8300000</v>
+        <v>2835000</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="0">
-        <v>3190000</v>
+        <v>4710000</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D134" s="0">
-        <v>2620000</v>
+        <v>3959316.85</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D135" s="0">
-        <v>3100000</v>
+        <v>58016.9</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="0">
-        <v>1775000</v>
+        <v>51795.88</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="0">
-        <v>1610000</v>
+        <v>49979.56</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="0">
-        <v>5415431.52</v>
+        <v>28932.46</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="0">
-        <v>71853.95</v>
+        <v>2160085.51</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="0">
-        <v>62694.57</v>
+        <v>7010138.29</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D141" s="0">
-        <v>57401.1</v>
+        <v>1053167.83</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="0">
-        <v>34334.18</v>
+        <v>752344.42</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
-        <v>1620000</v>
+        <v>1953618.94</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>3616427.53</v>
+        <v>2415365.22</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="0">
-        <v>2597919.76</v>
+        <v>4318425.18</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D146" s="0">
-        <v>7726980.12</v>
+        <v>3050000</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D147" s="0">
-        <v>1134291.13</v>
+        <v>1158139.34</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="0">
-        <v>1045955.06</v>
+        <v>923814</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="0">
         <v>2700000</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="0">
-        <v>2139994.16</v>
+        <v>2700000</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="0">
-        <v>1451310.53</v>
+        <v>174820.8</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="0">
-        <v>6750000</v>
+        <v>744025.73</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="0">
-        <v>177165.6</v>
+        <v>472677.86</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="0">
-        <v>902131.48</v>
+        <v>3195000</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D155" s="0">
-        <v>703669.04</v>
+        <v>466182.59</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="0">
-        <v>448031.55</v>
+        <v>4870000</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="0">
-        <v>536354.27</v>
+        <v>1183485.65</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="0">
-        <v>4870000</v>
+        <v>2160340.66</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="0">
-        <v>1325658.34</v>
+        <v>3210000</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
-        <v>2279456.7</v>
+        <v>1962555.28</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
-        <v>1397550.01</v>
+        <v>1277137.92</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>1080000</v>
+        <v>2736000</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="0">
         <v>3286000</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>331</v>
@@ -4080,595 +4092,629 @@
       </c>
       <c r="B165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="0">
         <v>2730000</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="0">
-        <v>1231706.22</v>
+        <v>1135886.07</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>337</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="0">
-        <v>334163.96</v>
+        <v>307559.76</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="0">
-        <v>25023.71</v>
+        <v>22185.43</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="0">
-        <v>70078.45</v>
+        <v>62717.18</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="0">
-        <v>3720000</v>
+        <v>3420000</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="0">
-        <v>3420000</v>
+        <v>4345072.74</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="0">
-        <v>4904383.19</v>
+        <v>2850044.7</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="0">
-        <v>3584840.24</v>
+        <v>3828166.64</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="0">
-        <v>4715379.99</v>
+        <v>2011069.95</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="0">
-        <v>2793830.22</v>
+        <v>600000</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="0">
-        <v>600000</v>
+        <v>2600000</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="0">
-        <v>325344.52</v>
+        <v>250992.01</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="0">
-        <v>2680000</v>
+        <v>2637412.77</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="0">
-        <v>45224.01</v>
+        <v>28296.13</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D180" s="0">
-        <v>5472119.87</v>
+        <v>5349254.91</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="0">
-        <v>5510000</v>
+        <v>51505000</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="0">
-        <v>34984000</v>
+        <v>51497000</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="0">
-        <v>41411000</v>
+        <v>52699000</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D184" s="0">
-        <v>52536000</v>
+        <v>6646611.92</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="0">
-        <v>20083000</v>
+        <v>6761981.07</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>374</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="0">
-        <v>21532000</v>
+        <v>11412000</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="0">
-        <v>20373000</v>
+        <v>14367000</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D188" s="0">
-        <v>20702000</v>
+        <v>12822000</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="0">
-        <v>17040000</v>
+        <v>13318000</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D190" s="0">
-        <v>25107000</v>
+        <v>19338000</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="0">
-        <v>25678000</v>
+        <v>1600000</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>7</v>
+        <v>387</v>
       </c>
       <c r="D192" s="0">
-        <v>13268000</v>
+        <v>14697598.41</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="0">
-        <v>4920000</v>
+        <v>3825000</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>391</v>
+        <v>7</v>
       </c>
       <c r="D194" s="0">
-        <v>3400824.77</v>
+        <v>3209020.03</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="0">
-        <v>2046566.98</v>
+        <v>2326131.03</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>395</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="0">
-        <v>5260000</v>
+        <v>2429200.08</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D197" s="0">
-        <v>13026.81</v>
+        <v>1209091.17</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D198" s="0">
-        <v>371596.85</v>
+        <v>3030000</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>400</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199" s="0">
+        <v>11866</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200" s="0">
+        <v>333496</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Core Bond Series Class Z - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>