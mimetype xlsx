--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,4689 +7,4578 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="561">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="524">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">ACADIA HEALTHCARE COMPANY INC SR GLBL A 20330315 7.375%                                                                         </t>
+    <t xml:space="preserve">AADVANTAGE LOYALTY IP LTD/ AME 5.75 20290420                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$98,628.05</t>
+    <t>$94,926.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACADEMY LTD / ACADEMY FIN CORP 5.875 20310515                                                                                   </t>
+  </si>
+  <si>
+    <t>$101,207.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACCO BRANDS CORP SR GLBL A 20290315 4.250%                                                                                      </t>
+  </si>
+  <si>
+    <t>$102,109.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACRISURE LLC / ACRISURE FIN 4.25 20290215                                                                                       </t>
+  </si>
+  <si>
+    <t>$94,878.30</t>
   </si>
   <si>
     <t xml:space="preserve">ADAMS HOMES INC SR A NT 20281015 9.250%                                                                                         </t>
   </si>
   <si>
-    <t>$104,338.00</t>
+    <t>$100,140.00</t>
   </si>
   <si>
     <t xml:space="preserve">ADAPTHEALTH LLC SR GLBL A 20290801 4.625%                                                                                       </t>
   </si>
   <si>
-    <t>$103,981.90</t>
-[...17 lines deleted...]
-    <t>$99,647.00</t>
+    <t>$102,017.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADIENT GLOBAL HLDGS LTD SR GLBL A 20330215 7.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$109,556.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADT SECURITY CORPORATION LIEN GLBL 20331015 5.875%                                                                              </t>
+  </si>
+  <si>
+    <t>$102,646.71</t>
   </si>
   <si>
     <t xml:space="preserve">ADVANCE AUTO PARTS INC SR GLBL A 20300801 7.000%                                                                                </t>
   </si>
   <si>
-    <t>$102,885.00</t>
-[...5 lines deleted...]
-    <t>$101,243.00</t>
+    <t>$99,210.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AK AIRLINES INC 6.5 20310601                                                                                                    </t>
+  </si>
+  <si>
+    <t>$96,356.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALBERTSONS COS INC SAFEWAY I SR GLBL A 20310331 5.500%                                                                          </t>
+  </si>
+  <si>
+    <t>$98,477.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLEGIANT TRAVEL CO 7.125 20310701                                                                                              </t>
+  </si>
+  <si>
+    <t>$103,441.80</t>
   </si>
   <si>
     <t xml:space="preserve">ALLIANCE RES OP PART LPALLIAN SR GLBL A 20290615 8.625%                                                                         </t>
   </si>
   <si>
-    <t>$105,854.00</t>
-[...23 lines deleted...]
-    <t>$102,735.00</t>
+    <t>$97,902.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERIGAS PARTNERS L P 6.875 20310601                                                                                            </t>
+  </si>
+  <si>
+    <t>$100,339.05</t>
   </si>
   <si>
     <t xml:space="preserve">AMERITEX HOLDCO INTER LLC LIEN GLBL 20330815 7.625%                                                                             </t>
   </si>
   <si>
-    <t>$104,079.00</t>
-[...23 lines deleted...]
-    <t>$105,144.90</t>
+    <t>$99,480.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANYWHERE REAL ESTATE GROUP LLC LIEN GLBL 20300415 9.750%                                                                        </t>
+  </si>
+  <si>
+    <t>$104,985.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APH SOM APHAPH SR A NT 20291101 7.875%                                                                                          </t>
+  </si>
+  <si>
+    <t>$96,061.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APLD COMPUTECO LLC LIEN GLBL 20301215 9.250%                                                                                    </t>
+  </si>
+  <si>
+    <t>$98,879.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARCHES BUYER INC 5 YR 9.0 20310731                                                                                              </t>
+  </si>
+  <si>
+    <t>$105,624.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARDAGH GROUP S A LIEN A NT 20301201 9.500%                                                                                      </t>
+  </si>
+  <si>
+    <t>$97,909.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARETEC ESCROW ISSUER INC SR SEC A NT 20300815 10.000%                                                                           </t>
+  </si>
+  <si>
+    <t>$98,385.80</t>
   </si>
   <si>
     <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP INC SR GLBL A 20320215 5.000%                                                                           </t>
   </si>
   <si>
-    <t>$100,824.15</t>
+    <t>$96,245.10</t>
   </si>
   <si>
     <t xml:space="preserve">ASCENT RES UTICA HLDGS LLC A SR A NT 20330715 6.625%                                                                            </t>
   </si>
   <si>
-    <t>$101,666.00</t>
+    <t>$98,176.00</t>
   </si>
   <si>
     <t xml:space="preserve">ASGN INC SR GLBL A 20280515 4.625%                                                                                              </t>
   </si>
   <si>
-    <t>$103,070.10</t>
-[...5 lines deleted...]
-    <t>$101,863.55</t>
+    <t>$106,183.00</t>
   </si>
   <si>
     <t xml:space="preserve">ASHTON WOODS USA LLC ASHTON SR A NT 20300401 4.625%                                                                             </t>
   </si>
   <si>
+    <t>$101,689.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSURANT INC SUB GLBL NT 20480327 7.000%                                                                                        </t>
+  </si>
+  <si>
+    <t>$100,670.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATS CORPORATION GLBL A NT 20281215 4.125%                                                                                       </t>
+  </si>
+  <si>
+    <t>$104,985.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVIS BUDGET CAR RENT LLC AVIS SR GLBL A 20290301 5.375%                                                                         </t>
+  </si>
+  <si>
+    <t>$100,351.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AZORRA FIN LTD SR GLBL A 20310115 7.250%                                                                                        </t>
+  </si>
+  <si>
+    <t>$100,533.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BATH n BODY WORKS INC SR GLBL NT. 20290615 7.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$48,383.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEACON ROOFING SUPPLY 6.75 20320430                                                                                             </t>
+  </si>
+  <si>
+    <t>$98,681.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEAZER HOMES USA INC SR GLBL A 20310315 7.500%                                                                                  </t>
+  </si>
+  <si>
+    <t>$100,948.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BELLRING BRANDS INC SR A NT 20300315 7.000%                                                                                     </t>
+  </si>
+  <si>
+    <t>$92,098.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEUSA INVESTMENTS LLC SR GLBL 144A 31 7.0 20310801                                                                              </t>
+  </si>
+  <si>
+    <t>$100,558.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK PEARL COMPUTE LLC 6.125 20310215                                                                                          </t>
+  </si>
+  <si>
+    <t>$102,750.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACKSTONE MORTGAGE TRUST INC SR SEC GLBL 20291201 7.750%                                                                       </t>
+  </si>
+  <si>
+    <t>$99,762.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLOOMIN BRANDS INC OSI RESTA SR GLBL A 20290415 5.125%                                                                          </t>
+  </si>
+  <si>
+    <t>$106,593.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRANDYWINE OPER PARTNERSHIP L CR SEN GLBL NT 20280315 7.550%                                                                    </t>
+  </si>
+  <si>
+    <t>$86,427.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRANDYWINE OPER PARTNERSHIP L SR GLBL NT 20271115 3.950%                                                                        </t>
+  </si>
+  <si>
+    <t>$107,247.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREAD FINANCIAL HOLDINGS INC SR GLBL A 20310515 6.750%                                                                          </t>
+  </si>
+  <si>
+    <t>$103,581.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROOKFIELD RESIDENTIAL SR GLBL A 20300215 4.875%                                                                                </t>
+  </si>
+  <si>
+    <t>$86,545.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUNDAGE-BONE CONCRETE PUMPING SR SEC GLBL 20320201 7.500%                                                                      </t>
+  </si>
+  <si>
+    <t>$100,326.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUILDERS FIRSTSOURCE INC SR GLBL A 20350515 6.750%                                                                              </t>
+  </si>
+  <si>
+    <t>$90,242.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAESARS ENTERTAINMENT INC NEW LIEN A NT 20320215 6.500%                                                                         </t>
+  </si>
+  <si>
+    <t>$93,805.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARS COM INC SR GLBL A 20281101 6.375%                                                                                          </t>
+  </si>
+  <si>
+    <t>$100,721.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CATURUS ENERGY LLC SR GLBL 144A 31 7.125 20310515                                                                               </t>
+  </si>
+  <si>
+    <t>$97,379.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAVALIER ACQUISITION CORP SR SEC GLBL 33 8.25 20330815                                                                          </t>
+  </si>
+  <si>
+    <t>$105,319.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCO HLDGS LLC CCO HLDGS CAP SR GLBL A 20300815 4.500%                                                                           </t>
+  </si>
+  <si>
+    <t>$98,302.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CELANESE US HLDGS LLC CR SEN SR GLBL 20301115 6.550%                                                                            </t>
+  </si>
+  <si>
+    <t>$97,484.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTENE CORP DEL SR GLBL NT 20280715 2.450%                                                                                     </t>
+  </si>
+  <si>
+    <t>$103,335.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTURY COMMUNITIES INC SR GLBL A 20290815 3.875%                                                                               </t>
+  </si>
+  <si>
+    <t>$106,567.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAMPION IRON CDA INC SR A NT 20320715 7.875%                                                                                   </t>
+  </si>
+  <si>
+    <t>$96,909.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHARLES RIV LABS INTL INC SR GLBL A 20280501 4.250%                                                                             </t>
+  </si>
+  <si>
+    <t>$102,424.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHEMOURS CO SR GLBL A 20291115 4.625%                                                                                           </t>
+  </si>
+  <si>
+    <t>$101,174.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIPHER COMPUTE LLC SR SEC GLBL 20301115 7.125%                                                                                  </t>
+  </si>
+  <si>
+    <t>$105,693.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARIVATE SCIENCE HOLDINGS COR LIEN GLBL 20280701 3.875%                                                                        </t>
+  </si>
+  <si>
+    <t>$100,373.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLEVELAND-CLIFFS INC NEW SR GLBL A 20310301 4.875%                                                                              </t>
+  </si>
+  <si>
+    <t>$99,391.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLYDESDALE ACQUISITION HLDGS LIEN A NT 20290415 6.625%                                                                          </t>
+  </si>
+  <si>
+    <t>$98,775.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNX MIDSTREAM PARTNERS LP SR GLBL A 20300415 4.750%                                                                             </t>
+  </si>
+  <si>
+    <t>$102,581.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COINBASE GLOBAL INC SR GLBL A 20281001 3.375%                                                                                   </t>
+  </si>
+  <si>
+    <t>$103,381.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COINBASE GLOBAL INC SR GLBL A 20311001 3.625%                                                                                   </t>
+  </si>
+  <si>
+    <t>$97,879.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLUMBUS MCKINNON CORP N Y SR SEC A NT 20330201 7.125%                                                                          </t>
+  </si>
+  <si>
+    <t>$96,794.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMSTOCK RES INC SR GLBL 144A 29 6.75 20290301                                                                                  </t>
+  </si>
+  <si>
+    <t>$104,713.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSENSUS CLOUD SOLUTIONS INC SR GLBL A 20281015 6.500%                                                                         </t>
+  </si>
+  <si>
+    <t>$103,742.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COTY INC HFC PRESTIGE P SR GLBL A 20310115 5.600%                                                                               </t>
+  </si>
+  <si>
+    <t>$99,113.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREDIT ACCEP CORP MICH SR GLBL A 20300315 6.625%                                                                                </t>
+  </si>
+  <si>
+    <t>$97,663.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRESCENT ENERGY FINANCE LLC 7.375 20330115                                                                                      </t>
+  </si>
+  <si>
+    <t>$104,413.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CROCS INC SR GLBL A 20310815 4.125%                                                                                             </t>
+  </si>
+  <si>
+    <t>$98,921.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CROSSCOUNTRY INTER HOLDCO LLC SR A NT. 20301001 6.500%                                                                          </t>
+  </si>
+  <si>
+    <t>$98,227.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CVR ENERGY INC SR GLBL 144A 31 7.5 20310215                                                                                     </t>
+  </si>
+  <si>
+    <t>$100,054.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CYPRIUM CORP / CYPRIUM HLDGS SR SEC GLBL 31 6.125 20310415                                                                      </t>
+  </si>
+  <si>
+    <t>$101,078.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCLI BIDCO LLC SR SEC GLBL 20291115 7.750%                                                                                      </t>
+  </si>
+  <si>
+    <t>$101,210.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELEK LOGISTICS PARTNERS LP SR GLBL A 20290315 8.625%                                                                           </t>
+  </si>
+  <si>
+    <t>$63,455.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELUXE CORP MEDIUM TERM NTS SR SEC GLBL 20290915 8.125%                                                                         </t>
+  </si>
+  <si>
+    <t>$101,864.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISCOVERY GLOBAL HOLDINGS INC 4.279 20320315                                                                                    </t>
+  </si>
+  <si>
+    <t>$94,325.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIVERSIFIED HEALTHCARE TR SR GLBL NT 20310301 4.375%                                                                            </t>
+  </si>
+  <si>
+    <t>$101,791.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DPL INC SR GLBL NT 20290415 4.350%                                                                                              </t>
+  </si>
+  <si>
+    <t>$100,155.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DREAM FINDERS HOMES INC SR GLBL A 20280815 8.250%                                                                               </t>
+  </si>
+  <si>
+    <t>$100,194.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELASTIC N V SR GLBL A 20290715 4.125%                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NL    </t>
+  </si>
+  <si>
+    <t>$104,016.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMPIRE COMMUNITIES CORPORATION SR A NT 20290501 9.750%                                                                          </t>
+  </si>
+  <si>
+    <t>$96,143.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENDO FIN HLDGS INC SR SEC GLBL 20310415 8.500%                                                                                  </t>
+  </si>
+  <si>
+    <t>$103,305.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENERFLEX INC SR GLBL A 20310115 6.875%                                                                                          </t>
+  </si>
+  <si>
+    <t>$104,164.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EQUIPMENTSHARE COM INC LIEN A NT 20280515 9.000%                                                                                </t>
+  </si>
+  <si>
+    <t>$100,975.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESAB CORPORATION SR GLBL A 20290415 6.250%                                                                                      </t>
+  </si>
+  <si>
+    <t>$99,120.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAIR ISAAC CORP SR GLBL A 20280615 4.000%                                                                                       </t>
+  </si>
+  <si>
+    <t>$100,273.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIESTA PURCHASER INC SR SEC A NT 20310301 7.875%                                                                                </t>
+  </si>
+  <si>
+    <t>$97,045.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIRST CASH INC SR GLBL A 20280901 4.625%                                                                                        </t>
+  </si>
+  <si>
+    <t>$101,578.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIRST EAGLE HOLDINGS INC 7.25 20320815                                                                                          </t>
+  </si>
+  <si>
+    <t>$103,440.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIVE POINT OPERATING COMPANY SR GLBL A 20301001 8.000%                                                                          </t>
+  </si>
+  <si>
+    <t>$109,324.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLASH COMPUTE LLC 7.25 20301231                                                                                                 </t>
+  </si>
+  <si>
+    <t>$99,234.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FMC CORP SR GLBL NT 20291001 3.450%                                                                                             </t>
+  </si>
+  <si>
+    <t>$99,929.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FMG RESOURCES AUGUST PTY SR GLBL A 20270915 4.500%                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AU    </t>
+  </si>
+  <si>
+    <t>$108,216.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORTRESS INTER INC SR SEC A NT 20310601 7.500%                                                                                  </t>
+  </si>
+  <si>
+    <t>$99,751.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FREEDOM MTG HLDGS LLC SR A NT 20290201 9.250%                                                                                   </t>
+  </si>
+  <si>
+    <t>$100,950.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAP INC SR GLBL A 20291001 3.625%                                                                                               </t>
+  </si>
+  <si>
+    <t>$102,054.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GARDA WORLD SECURITY CORP LIEN GLBL 20310115 6.500%                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA    </t>
+  </si>
+  <si>
+    <t>$102,904.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEN DIGITAL INC SR GLBL A 20330401 6.250%                                                                                       </t>
+  </si>
+  <si>
+    <t>$99,165.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GENESIS ENERGY LP n GEN E SR GLBL NT 20320515 7.875%                                                                            </t>
+  </si>
+  <si>
+    <t>$101,043.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO GROUP INC SR GLBL NT 20310415 10.250%                                                                                       </t>
+  </si>
+  <si>
+    <t>$95,870.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GFL ENVIRONMENTAL HOLDINGS US 5.625 20310701                                                                                    </t>
+  </si>
+  <si>
+    <t>$104,508.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAM FIN LTD SR GLBL A 20280615 8.000%                                                                                          </t>
+  </si>
+  <si>
+    <t>$97,004.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLOBAL MEDICAL RESPONSE INC 7.375 20321001                                                                                      </t>
+  </si>
+  <si>
+    <t>$104,212.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLOBAL PARTNERS LP GLP FIN C SR GLBL A 20330701 7.125%                                                                          </t>
+  </si>
+  <si>
+    <t>$99,574.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GO DADDY OPER CO LLC GD FIN SR GLBL A 20290301 3.500%                                                                           </t>
+  </si>
+  <si>
+    <t>$102,168.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOODYEAR TIRE n RUBR CO SR GLBL NT 20290715 5.000%                                                                              </t>
+  </si>
+  <si>
+    <t>$96,995.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOODYEAR TIRE n RUBR CO SR GLBL NT 20310715 5.250%                                                                              </t>
+  </si>
+  <si>
+    <t>$91,315.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAND CANYON UNIVERSITY GLBL B SNK 20281001 5.125%                                                                              </t>
+  </si>
+  <si>
+    <t>$102,576.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAPHIC PACKAGING INTL LLC SR GLBL A 20300201 3.750%                                                                            </t>
+  </si>
+  <si>
+    <t>$100,576.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAY MEDIA INC LIEN GLBL 20330815 7.250%                                                                                        </t>
+  </si>
+  <si>
+    <t>$100,031.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GREYSTAR REAL ESTATE PRTN SR SEC A NT 20300901 7.750%                                                                           </t>
+  </si>
+  <si>
+    <t>$100,926.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GROUP AUTOMOTIVE INC SR GLBL A 20300115 6.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$98,148.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HILCORP ENERGY I L P HILCORP SR GLBL A 20310201 6.000%                                                                          </t>
+  </si>
+  <si>
+    <t>$100,664.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HLF FING SARL LLC HERBALIFE SR GLBL A 20290601 4.875%                                                                           </t>
+  </si>
+  <si>
+    <t>$92,149.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HNI CORP 5.125% 01/18/2029 5.125 20290118                                                                                       </t>
+  </si>
+  <si>
+    <t>$102,174.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HNI CORP 5.125% SNR NTS USD (144A) 5.125 20290118                                                                               </t>
+  </si>
+  <si>
+    <t>$97,915.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOWARD HUGHES HOLDINGS INC SR GLBL A 20290201 4.125%                                                                            </t>
+  </si>
+  <si>
+    <t>$99,706.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUDSON PAC PPTYS L P SR GLBL NT 20271101 3.950%                                                                                 </t>
+  </si>
+  <si>
+    <t>$101,431.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUNT COS INC SR SEC A NT 20290415 5.250%                                                                                        </t>
+  </si>
+  <si>
+    <t>$103,494.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUNTSMAN INTERNATIONAL LLC . 20290501 4.500%                                                                                    </t>
+  </si>
+  <si>
+    <t>$98,016.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INSIGHT ENTERPRISES INC SR GLBL A 20320515 6.625%                                                                               </t>
+  </si>
+  <si>
+    <t>$108,171.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JACOBS ENTMT INC SR A NT 20290215 6.750%                                                                                        </t>
+  </si>
+  <si>
+    <t>$101,774.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JB POINDEXTER n CO INC SR A NT 20311215 8.750%                                                                                  </t>
+  </si>
+  <si>
+    <t>$95,251.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEFFERSON CAPITAL HOLDINGS LLC SR A NT 20300515 8.250%                                                                          </t>
+  </si>
+  <si>
+    <t>$102,346.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K HOVNANIAN ENTERPRISES INC SR GLBL A 20310401 8.000%                                                                           </t>
+  </si>
+  <si>
+    <t>$103,625.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KBR INC SR GLBL A 20280930 4.750%                                                                                               </t>
+  </si>
+  <si>
+    <t>$102,937.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KODIAK GAS SVCS LLC SR A NT 20310401 5.875%                                                                                     </t>
+  </si>
+  <si>
+    <t>$101,029.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KRAKEN OIL n GAS PARTNERS LLC SR A NT 20290815 7.625%                                                                           </t>
+  </si>
+  <si>
+    <t>$100,750.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEEWARD RENEWABLE ENERGY OPER SR A NT 20290701 4.250%                                                                           </t>
+  </si>
+  <si>
+    <t>$102,737.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEVEL FING INC LIEN GLBL 20330630 6.875%                                                                                        </t>
+  </si>
+  <si>
+    <t>$97,305.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGI HOMES INC SR GLBL A 20290715 4.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$100,029.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LITHIA MTRS INC SR GLBL A 20310115 4.375%                                                                                       </t>
+  </si>
+  <si>
+    <t>$96,165.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LONG RIDGE ENERGY LLC SR SEC GLBL 20320215 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$110,358.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MACYS RETAIL HLDGS LLC SR A NT 20320315 6.125%                                                                                  </t>
+  </si>
+  <si>
+    <t>$96,975.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGNERA CORP SR GLBL A 20291115 4.750%                                                                                          </t>
+  </si>
+  <si>
+    <t>$101,721.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARRIOTT OWNERSHIP RESORTS INC SR GLBL A 20331001 6.500%                                                                        </t>
+  </si>
+  <si>
+    <t>$99,892.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASTERBRAND INC SR GLBL A 20320715 7.000%                                                                                       </t>
+  </si>
+  <si>
+    <t>$95,012.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATCH GROUP HOLDINGS II LLC GLBL A NT 20280601 4.625%                                                                           </t>
+  </si>
+  <si>
+    <t>$102,354.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATTAMY GROUP CORP SR GLBL A 20300301 4.625%                                                                                    </t>
+  </si>
+  <si>
+    <t>$98,168.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAUSER PACKAGING SOLUTIONS LIEN A NT 20270415 7.875%                                                                            </t>
+  </si>
+  <si>
+    <t>$100,125.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCGRAW-HILL ED INC SR SEC A NT 20310901 7.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$100,114.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METHANEX US OPERATIONS INC SR GLBL A 20320315 6.250%                                                                            </t>
+  </si>
+  <si>
+    <t>$97,963.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MGM RESORTS INTERNATIONAL SR GLBL NT. 20320415 6.500%                                                                           </t>
+  </si>
+  <si>
+    <t>$95,974.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIDAS OPCO HLDGS LLC SR GLBL A 20290815 5.625%                                                                                  </t>
+  </si>
+  <si>
+    <t>$99,680.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MILLROSE PPTYS INC SR GLBL A 20300801 6.375%                                                                                    </t>
+  </si>
+  <si>
+    <t>$97,744.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MINERAL RES LTD 6.0 20320501                                                                                                    </t>
+  </si>
+  <si>
+    <t>$100,267.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MITER BRANDS ACQUISITION HOLDC LIEN A NT 20320401 6.750%                                                                        </t>
+  </si>
+  <si>
+    <t>$96,333.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOHEGAN ESCROW ISSUER LLC SR SEC GLBL 20300415 8.250%                                                                           </t>
+  </si>
+  <si>
+    <t>$101,736.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOLINA HEALTHCARE INC 6.5 20310215                                                                                              </t>
+  </si>
+  <si>
+    <t>$103,663.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NABORS INDS INC SR 144A NT 32 7.625 20321115                                                                                    </t>
+  </si>
+  <si>
+    <t>$99,988.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT CORPORATION SR GLBL NT 20280315 4.875%                                                                                  </t>
+  </si>
+  <si>
+    <t>$102,247.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCL CORP LTD SR GLBL 144A 31 5.875 20310115                                                                                     </t>
+  </si>
+  <si>
+    <t>$100,670.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEPTUNE BIDCO US INC SR SEC GLBL 20290415 9.290%                                                                                </t>
+  </si>
+  <si>
+    <t>$106,018.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW HOME CO INC SR A NT 20291001 9.250%                                                                                         </t>
+  </si>
+  <si>
+    <t>$99,309.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEWMARK GROUP INC CR SEN SR GLBL 20290112 7.500%                                                                                </t>
+  </si>
+  <si>
+    <t>$96,930.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEXSTAR BROADCASTING INC SR GLBL A 20281101 4.750%                                                                              </t>
+  </si>
+  <si>
+    <t>$101,725.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NGL ENERGY OPERATING LLC NGL SR SEC GLBL 20320215 8.375%                                                                        </t>
+  </si>
+  <si>
+    <t>$101,330.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NISSAN MTR ACCEP CO LLC FR . 20280915 2.450%                                                                                    </t>
+  </si>
+  <si>
+    <t>$106,576.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORDSTROM INC SR GLBL NT 20300401 4.375%                                                                                        </t>
+  </si>
+  <si>
+    <t>$101,754.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHERN OIL AND GAS INC SR GLBL 144A 31 8.75 20310615                                                                          </t>
+  </si>
+  <si>
+    <t>$102,425.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHRIVER MIDSTREAM FINANCE L SR SEC A NT 20320715 6.750%                                                                      </t>
+  </si>
+  <si>
+    <t>$99,139.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOVELIS CORP SR GLBL A 20300130 4.750%                                                                                          </t>
+  </si>
+  <si>
+    <t>$98,975.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUFARM AUSTRALIA LTD NUFA SR A NT 20300127 5.000%                                                                               </t>
+  </si>
+  <si>
+    <t>$97,400.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OI EUROPEAN GROUP BV SR GLBL A 20300215 4.750%                                                                                  </t>
+  </si>
+  <si>
+    <t>$87,083.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OLIN CORP SR GLBL NT 20300201 5.000%                                                                                            </t>
+  </si>
+  <si>
+    <t>$99,215.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ONEMAIN FIN CORP SR GLBL NT 20280915 3.875%                                                                                     </t>
+  </si>
+  <si>
+    <t>$99,757.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ONTARIO GAMING GTA LTD PARTNER SR SEC A NT 20300801 8.000%                                                                      </t>
+  </si>
+  <si>
+    <t>$94,931.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPEN TEXT CORP SR GLBL A 20280215 3.875%                                                                                        </t>
+  </si>
+  <si>
+    <t>$102,262.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PANTHER ES IS LLCCO-IS INC SR SEC A NT 20310601 7.125%                                                                          </t>
+  </si>
+  <si>
+    <t>$99,967.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARAMOUNT GLOBAL SR GLBL NT. 20280601 3.700%                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARK INTER HLDGS LLC PK DOME LIEN GLBL 20290515 4.875%                                                                          </t>
+  </si>
+  <si>
+    <t>$105,262.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PBF HLDG CO LLC PBF FIN CORP SR GLBL A 20300315 9.875%                                                                          </t>
+  </si>
+  <si>
+    <t>$106,010.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PENNYMAC FINL SVCS INC NEW 7.125 20301115                                                                                       </t>
+  </si>
+  <si>
+    <t>$99,701.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERRIGO FINANCE UNLIMITED COMP SR GLBL NT 20320930 6.125%                                                                       </t>
+  </si>
+  <si>
+    <t>$100,094.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PGnE CORP LIEN GLBL NT 20300701 5.250%                                                                                          </t>
+  </si>
+  <si>
+    <t>$104,412.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHINIA INC SR SEC GLBL 20290415 6.750%                                                                                          </t>
+  </si>
+  <si>
+    <t>$99,968.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHOENIX AVIATION CAP LTD SR A NT 20300715 9.250%                                                                                </t>
+  </si>
+  <si>
+    <t>$95,744.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PITNEY BOWES INC SR GLBL A 20290315 7.250%                                                                                      </t>
+  </si>
+  <si>
+    <t>$105,223.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLS GROUP LTD SR A NT 20310501 6.875%                                                                                           </t>
+  </si>
+  <si>
     <t>$104,134.80</t>
   </si>
   <si>
-    <t xml:space="preserve">ATKORE INC SR GLBL A 20310601 4.250%                                                                                            </t>
-[...964 lines deleted...]
-  <si>
     <t xml:space="preserve">POPULAR INC SR GLBL NT 20280313 7.250%                                                                                          </t>
   </si>
   <si>
-    <t>$104,475.00</t>
+    <t>$101,638.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRA GROUP INC SR GLBL A 20280201 8.375%                                                                                         </t>
+  </si>
+  <si>
+    <t>$100,069.00</t>
   </si>
   <si>
     <t xml:space="preserve">PRECISION DRILLING CORP SR GLBL A 20290115 6.875%                                                                               </t>
   </si>
   <si>
-    <t>$105,563.85</t>
+    <t>$104,929.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRIME HEALTHCARE SVCS INC SR SEC A NT 20290901 9.375%                                                                           </t>
+  </si>
+  <si>
+    <t>$101,994.93</t>
   </si>
   <si>
     <t xml:space="preserve">PROG HOLDINGS INC SR GLBL A 20291115 6.000%                                                                                     </t>
   </si>
   <si>
-    <t>$103,118.40</t>
+    <t>$99,660.75</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG ASSOCIATES LP SR A NT 20290915 9.750%                                                                             </t>
   </si>
   <si>
-    <t>$100,379.85</t>
-[...5 lines deleted...]
-    <t>$100,763.00</t>
+    <t>$96,652.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PTC INC SR GLBL A 20280215 4.000%                                                                                               </t>
+  </si>
+  <si>
+    <t>$102,172.35</t>
   </si>
   <si>
     <t xml:space="preserve">QUICKEN LNS LLCQUICKEN LNS CO SR GLBL A 20290301 3.625%                                                                         </t>
   </si>
   <si>
-    <t>$100,141.65</t>
+    <t>$98,698.95</t>
   </si>
   <si>
     <t xml:space="preserve">RADIOLOGY PARTNERS INC LIEN A NT 20320715 8.500%                                                                                </t>
   </si>
   <si>
-    <t>$103,484.00</t>
+    <t>$97,909.07</t>
   </si>
   <si>
     <t xml:space="preserve">RAILWORKS HLDGS LP RAILWORKS SR SEC A NT 20281115 8.250%                                                                        </t>
   </si>
   <si>
-    <t>$101,164.00</t>
-[...11 lines deleted...]
-    <t>$102,235.00</t>
+    <t>$97,949.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAND PARENT LLC LIEN A NT 20300215 8.500%                                                                                       </t>
+  </si>
+  <si>
+    <t>$101,654.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESIDEO FDG II LLC 6.5 20320715                                                                                                 </t>
+  </si>
+  <si>
+    <t>$100,563.75</t>
   </si>
   <si>
     <t xml:space="preserve">RITHM CAPITAL CORP SR GLBL A 20300715 8.000%                                                                                    </t>
   </si>
   <si>
-    <t>$102,375.00</t>
-[...71 lines deleted...]
-    <t>$103,660.20</t>
+    <t>$97,255.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROBLOX CORP SR GLBL A 20300501 3.875%                                                                                           </t>
+  </si>
+  <si>
+    <t>$100,653.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROGERS COMMUNICATIONS INC SUB GLBL NT 20550415 7.000%                                                                           </t>
+  </si>
+  <si>
+    <t>$97,796.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RXO INC 6.375 20310515                                                                                                          </t>
+  </si>
+  <si>
+    <t>$101,783.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SATURN OIL AND GAS INC SR 144A NT8.5%31 8.5 20310730                                                                            </t>
+  </si>
+  <si>
+    <t>$106,158.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCRIPPS ESCROW II INC LIEN GLBL 20290115 3.875%                                                                                 </t>
+  </si>
+  <si>
+    <t>$103,849.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SELECT MEDICAL CORP SR GLBL A 20321201 6.250%                                                                                   </t>
+  </si>
+  <si>
+    <t>$98,705.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SESI L L C SR SEC A NT 20300930 7.875%                                                                                          </t>
+  </si>
+  <si>
+    <t>$99,500.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIFT PMTS LLC SHIFT PMTS SR GLBL A 20320815 6.750%                                                                             </t>
+  </si>
+  <si>
+    <t>$94,206.00</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUS XM RADIO INC SR GLBL A 20280715 4.000%                                                                                   </t>
   </si>
   <si>
-    <t>$101,458.35</t>
-[...11 lines deleted...]
-    <t>$102,863.25</t>
+    <t>$101,042.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM CORP SR GLBL NT. 20300131 6.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$98,935.22</t>
   </si>
   <si>
     <t xml:space="preserve">SM ENERGY COMPANY SR GLBL A 20290801 6.750%                                                                                     </t>
   </si>
   <si>
-    <t>$100,479.00</t>
-[...5 lines deleted...]
-    <t>$100,032.00</t>
+    <t>$100,412.00</t>
   </si>
   <si>
     <t xml:space="preserve">SNAP INC SR GLBL A 20340315 6.875%                                                                                              </t>
   </si>
   <si>
-    <t>$101,213.00</t>
+    <t>$93,714.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLARIS ENERGY INFRASTRUCTURE 6.375 20310515                                                                                    </t>
+  </si>
+  <si>
+    <t>$102,245.85</t>
   </si>
   <si>
     <t xml:space="preserve">SOMNIGROUP INTERNATIONAL INC SR GLBL A 20290415 4.000%                                                                          </t>
   </si>
   <si>
-    <t>$100,773.75</t>
-[...11 lines deleted...]
-    <t>$101,580.00</t>
+    <t>$99,294.30</t>
   </si>
   <si>
     <t xml:space="preserve">SPEEDWAY MOTORSPORTS LLC SP SR GLBL A 20271101 4.875%                                                                           </t>
   </si>
   <si>
-    <t>$103,742.10</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SPIRIT AEROSYSTEMS INC SR SEC GLBL 20291130 9.375%                                                                              </t>
+    <t>$108,926.40</t>
   </si>
   <si>
     <t xml:space="preserve">STANDARD BLDG SOLUTIONS INC SR GLBL A 20300715 4.375%                                                                           </t>
   </si>
   <si>
-    <t>$100,671.90</t>
-[...23 lines deleted...]
-    <t>$99,751.90</t>
+    <t>$96,658.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STAR HOLDING LLC SR SEC 144A NT31 8.75 20310801                                                                                 </t>
+  </si>
+  <si>
+    <t>$104,841.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STARWOOD PPTY TR INC SR GLBL A 20281015 5.250%                                                                                  </t>
+  </si>
+  <si>
+    <t>$96,997.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STINGRAY COMPUTE LLC 6.0 20310615                                                                                               </t>
+  </si>
+  <si>
+    <t>$105,039.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STONEMOR INC SR SEC GLBL 20290515 8.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$103,376.70</t>
   </si>
   <si>
     <t xml:space="preserve">STONEPEAK NILE PARENT LLC SR SEC A NT 20320315 7.250%                                                                           </t>
   </si>
   <si>
-    <t>$100,037.85</t>
+    <t>$94,981.95</t>
   </si>
   <si>
     <t xml:space="preserve">STONEX ESCROW ISSUER LLC SR SEC GLBL 20320715 6.875%                                                                            </t>
   </si>
   <si>
-    <t>$102,932.00</t>
-[...11 lines deleted...]
-    <t>$105,027.30</t>
+    <t>$98,127.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUBURBAN PROPANE PARTNERS L P SR GLBL A 20351215 6.500%                                                                         </t>
+  </si>
+  <si>
+    <t>$98,123.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUMMIT MIDSTREAM HLDGS LLC SR SEC GLBL 20291031 8.625%                                                                          </t>
+  </si>
+  <si>
+    <t>$107,058.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUNCOKE ENERGY INC SR SEC GLBL 20290630 4.875%                                                                                  </t>
+  </si>
+  <si>
+    <t>$99,581.53</t>
   </si>
   <si>
     <t xml:space="preserve">SUPERIOR PLUS LP SUPERIOR GE SR GLBL A 20290315 4.500%                                                                          </t>
   </si>
   <si>
-    <t>$101,306.10</t>
-[...35 lines deleted...]
-    <t>$99,967.00</t>
+    <t>$99,933.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWORD PURCHASER LLC 8.25 20330415                                                                                               </t>
+  </si>
+  <si>
+    <t>$101,364.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAILORED BRANDS INC LIEN A NT 20310201 9.000%                                                                                   </t>
+  </si>
+  <si>
+    <t>$93,352.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TALEN ENERGY SUPPLY LLC SR GLBL A 20360201 6.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$103,417.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENNECO LLC SR SEC GLBL 28 8.0 20281117                                                                                         </t>
+  </si>
+  <si>
+    <t>$99,235.00</t>
   </si>
   <si>
     <t xml:space="preserve">TERRAFORM PWR OPER LLC SR GLBL A 20280131 5.000%                                                                                </t>
   </si>
   <si>
-    <t>$104,241.90</t>
-[...41 lines deleted...]
-    <t>$99,891.00</t>
+    <t>$102,717.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TITAN INTL INC ILL SR SEC GLBL NT 20280430 7.000%                                                                               </t>
+  </si>
+  <si>
+    <t>$99,716.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRAVEL PLUS LEISURE CO LIEN GLBL 20300301 4.625%                                                                                </t>
+  </si>
+  <si>
+    <t>$98,028.00</t>
   </si>
   <si>
     <t xml:space="preserve">TRINET GROUP INC SR GLBL A 20290301 3.500%                                                                                      </t>
   </si>
   <si>
-    <t>$102,886.30</t>
-[...5 lines deleted...]
-    <t>$103,440.00</t>
+    <t>$102,619.00</t>
   </si>
   <si>
     <t xml:space="preserve">TRUENOORD CAPITAL DAC SR GLBL A 20300301 8.750%                                                                                 </t>
   </si>
   <si>
-    <t>$100,937.50</t>
+    <t>$96,254.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TTM TECHNOLOGIES INC SR GLBL A 20290301 4.000%                                                                                  </t>
+  </si>
+  <si>
+    <t>$104,140.30</t>
   </si>
   <si>
     <t xml:space="preserve">TURNING PT BRANDS INC SR SEC A NT 20320315 7.625%                                                                               </t>
   </si>
   <si>
-    <t>$100,529.00</t>
-[...5 lines deleted...]
-    <t>$104,941.20</t>
+    <t>$94,174.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UKG INC SR SEC A NT 20310201 6.875%                                                                                             </t>
+  </si>
+  <si>
+    <t>$101,149.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNDER ARMOUR INC SR GLBL A 20300715 7.250%                                                                                      </t>
+  </si>
+  <si>
+    <t>$96,760.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED AIRLS HLDGS INC 4.875 20290301                                                                                           </t>
+  </si>
+  <si>
+    <t>$100,905.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNIVISION COMMUNICATIONS INC SR SEC A NT 20310731 8.500%                                                                        </t>
   </si>
   <si>
-    <t>$103,264.00</t>
+    <t>$97,329.00</t>
   </si>
   <si>
     <t xml:space="preserve">UPBOUND GROUP INC SR GLBL A 20290215 6.375%                                                                                     </t>
   </si>
   <si>
-    <t>$103,620.30</t>
+    <t>$101,943.45</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$697,687.42</t>
-[...17 lines deleted...]
-    <t>$98,594.80</t>
+    <t>$284,338.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V F CORP SR GLBL NT 20300423 2.950%                                                                                             </t>
+  </si>
+  <si>
+    <t>$106,066.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALIDUS ENERGY II MIDCON LLC SR 144A NT 8%31 8.0 20310801                                                                       </t>
+  </si>
+  <si>
+    <t>$103,597.20</t>
   </si>
   <si>
     <t xml:space="preserve">VENTURE GLOBAL CALCASIEU PASS SR SEC A NT 20300115 6.250%                                                                       </t>
   </si>
   <si>
-    <t>$99,042.25</t>
-[...29 lines deleted...]
-    <t>$105,000.50</t>
+    <t>$94,371.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VENTURE GLOBAL LNG INC SR SEC A NT 20290201 9.500%                                                                              </t>
+  </si>
+  <si>
+    <t>$100,221.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERMILION ENERGY INC SR A NT 20300501 6.875%                                                                                    </t>
+  </si>
+  <si>
+    <t>$98,303.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERSANT MEDIA GROUP INC SR SEC A NT 20310130 7.250%                                                                             </t>
+  </si>
+  <si>
+    <t>$100,042.00</t>
   </si>
   <si>
     <t xml:space="preserve">VICTRA HLDGS LLC VICTRA FIN SR SEC GLBL 20290915 8.750%                                                                         </t>
   </si>
   <si>
-    <t>$104,837.00</t>
+    <t>$98,922.00</t>
   </si>
   <si>
     <t xml:space="preserve">VISTAJET MALTA FIN P L C X SR A NT 20300201 6.375%                                                                              </t>
   </si>
   <si>
-    <t>$102,341.40</t>
-[...5 lines deleted...]
-    <t>$99,031.00</t>
+    <t>$98,493.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VODAFONE GROUP PLC SUB GLBL NT 20790404 7.000%                                                                                  </t>
+  </si>
+  <si>
+    <t>$100,690.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VOLTAGRID LLC LIEN A NT 20301101 7.375%                                                                                         </t>
+  </si>
+  <si>
+    <t>$99,245.00</t>
   </si>
   <si>
     <t xml:space="preserve">VORNADO RLTY L P GLBL NT . 20310601 3.400%                                                                                      </t>
   </si>
   <si>
-    <t>$103,345.90</t>
+    <t>$100,749.20</t>
   </si>
   <si>
     <t xml:space="preserve">VT TOPCO INC SR SEC A NT 20300815 8.500%                                                                                        </t>
   </si>
   <si>
-    <t>$101,741.00</t>
+    <t>$100,430.00</t>
   </si>
   <si>
     <t xml:space="preserve">W. R. GRACE HOLDINGS LLC SR SEC A NT 20320815 6.625%                                                                            </t>
   </si>
   <si>
-    <t>$103,821.90</t>
-[...17 lines deleted...]
-    <t>$102,225.00</t>
+    <t>$96,814.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WALKER n DUNLOP INC SR GLBL A 20330401 6.625%                                                                                   </t>
+  </si>
+  <si>
+    <t>$100,457.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WBI OPER LLC SR GLBL A 20301015 6.250%                                                                                          </t>
+  </si>
+  <si>
+    <t>$102,096.75</t>
   </si>
   <si>
     <t xml:space="preserve">WEEKLEY HOMES LLC FIN CORP SR GLBL A 20280915 4.875%                                                                            </t>
   </si>
   <si>
-    <t>$102,807.60</t>
+    <t>$101,173.80</t>
   </si>
   <si>
     <t xml:space="preserve">WEX INC SR GLBL A 20330315 6.500%                                                                                               </t>
   </si>
   <si>
-    <t>$102,128.00</t>
-[...23 lines deleted...]
-    <t>$104,887.65</t>
+    <t>$96,150.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WILLIAM CARTER CO SR GLBL A 20310215 7.375%                                                                                     </t>
+  </si>
+  <si>
+    <t>$100,116.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WINDSTREAM SVCS LLC WINDSTRE M A NT 20311001 8.250%                                                                             </t>
+  </si>
+  <si>
+    <t>$110,339.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WORTHINGTON STL INC 7.75 20330601                                                                                               </t>
+  </si>
+  <si>
+    <t>$100,992.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WULF COMPUTE LLC LIEN AMZ A 20301015 7.750%                                                                                     </t>
+  </si>
+  <si>
+    <t>$97,155.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XPLR INFRASTRUCTURE SR GLBL A 20270915 4.500%                                                                                   </t>
+  </si>
+  <si>
+    <t>$103,524.75</t>
   </si>
   <si>
     <t xml:space="preserve">XPO INC SR DEB . 20340501 6.700%                                                                                                </t>
   </si>
   <si>
-    <t>$101,768.75</t>
-[...11 lines deleted...]
-    <t>$99,521.10</t>
+    <t>$93,825.80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E277"/>
+  <dimension ref="A1:E258"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>95000</v>
+        <v>96250</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
         <v>110000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
         <v>100000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
         <v>100000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
         <v>105000</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
         <v>105000</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>115000</v>
+        <v>105000</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
         <v>110000</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
         <v>105000</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
         <v>100000</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>100000</v>
+        <v>48000</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
         <v>100000</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
         <v>100000</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>95000</v>
+        <v>115000</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>95000</v>
+        <v>85000</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
         <v>105000</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="0">
+        <v>95000</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
         <v>95000</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="0">
+        <v>95000</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="0">
+        <v>115000</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="0">
+        <v>115000</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>136</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
         <v>110000</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>146</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>148</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="0">
+        <v>62000</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>156</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="0">
+        <v>115000</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="0">
+        <v>105000</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>115000</v>
+        <v>95000</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
         <v>100000</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
         <v>105000</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
         <v>105000</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="0">
+        <v>100000</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="0">
+        <v>110000</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>6</v>
+        <v>200</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>90000</v>
+        <v>105000</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>105000</v>
+        <v>90000</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
         <v>110000</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="0">
         <v>100000</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="0">
         <v>105000</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="0">
         <v>100000</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="0">
         <v>105000</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="0">
-        <v>105000</v>
+        <v>97000</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="0">
         <v>105000</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D118" s="0">
         <v>105000</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
         <v>105000</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="0">
         <v>105000</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="0">
         <v>105000</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="0">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="0">
-        <v>90000</v>
+        <v>110000</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D134" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D135" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D141" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="0">
         <v>100000</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
         <v>100000</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="0">
         <v>100000</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D146" s="0">
         <v>105000</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D147" s="0">
         <v>100000</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="0">
         <v>100000</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="0">
         <v>105000</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="0">
         <v>100000</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="0">
         <v>105000</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D155" s="0">
         <v>95000</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="0">
-        <v>95000</v>
+        <v>115000</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
         <v>100000</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
-        <v>115000</v>
+        <v>100000</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>6</v>
+        <v>191</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="0">
         <v>105000</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>6</v>
+        <v>164</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D164" s="0">
         <v>100000</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="0">
         <v>105000</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="0">
         <v>100000</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="0">
         <v>105000</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="0">
         <v>105000</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>346</v>
+        <v>227</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="0">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="0">
         <v>100000</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>351</v>
@@ -4713,1785 +4602,1462 @@
       </c>
       <c r="B174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="0">
         <v>105000</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>355</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="0">
         <v>100000</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>361</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>6</v>
+        <v>191</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="0">
         <v>105000</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D180" s="0">
         <v>100000</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="0">
         <v>100000</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>6</v>
+        <v>200</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="0">
         <v>105000</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="0">
         <v>100000</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D184" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="0">
         <v>105000</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="0">
         <v>105000</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D188" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="0">
         <v>100000</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D190" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>387</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="0">
         <v>100000</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>391</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="0">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="0">
         <v>100000</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>395</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="0">
-        <v>110000</v>
+        <v>105000</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D197" s="0">
-        <v>105000</v>
+        <v>115000</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D198" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>403</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D200" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D201" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>409</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>411</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D203" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>413</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D204" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>415</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="0">
         <v>105000</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D206" s="0">
         <v>105000</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="0">
         <v>105000</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>423</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D209" s="0">
         <v>105000</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>425</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>427</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D211" s="0">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D212" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D213" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D214" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D215" s="0">
         <v>105000</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D216" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>439</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D217" s="0">
         <v>105000</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D218" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>250</v>
+        <v>442</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D219" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D220" s="0">
-        <v>95000</v>
+        <v>89000</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D221" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D222" s="0">
         <v>100000</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D223" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D224" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D225" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D226" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D227" s="0">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D228" s="0">
-        <v>105000</v>
+        <v>110000</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D229" s="0">
         <v>95000</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D230" s="0">
         <v>105000</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D231" s="0">
         <v>100000</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D232" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D234" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>7</v>
+        <v>476</v>
       </c>
       <c r="D235" s="0">
-        <v>105000</v>
+        <v>284338.5</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="0">
-        <v>105000</v>
+        <v>120000</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D237" s="0">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D238" s="0">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D239" s="0">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D240" s="0">
-        <v>72307.69</v>
+        <v>100000</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D241" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D242" s="0">
         <v>100000</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D243" s="0">
-        <v>110000</v>
+        <v>105000</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D244" s="0">
         <v>100000</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D245" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="0">
-        <v>95000</v>
+        <v>115000</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D247" s="0">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D248" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D249" s="0">
         <v>105000</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>505</v>
+        <v>7</v>
       </c>
       <c r="D250" s="0">
-        <v>697687.42</v>
+        <v>105000</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D251" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D252" s="0">
         <v>100000</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D253" s="0">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D254" s="0">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D255" s="0">
         <v>100000</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D256" s="0">
-        <v>90000</v>
+        <v>95000</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D257" s="0">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D258" s="0">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      <c r="A259" s="0" t="s">
         <v>523</v>
-      </c>
-[...316 lines deleted...]
-        <v>560</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Systematic High Yield Bond Series Class W - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>