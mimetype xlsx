--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,4832 +7,4879 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="426">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">AADVANTAGE LOYALTY IP LTD AME SR SEC GLBL 20260420 5.500%                                                                       </t>
+    <t xml:space="preserve">ACACIA LLC 2026-1 5.44 20410715                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$5,252,309.06</t>
+    <t>$2,894,308.85</t>
   </si>
   <si>
     <t xml:space="preserve">ACG HOLDCO 1 LTD 14.75% 01/13/2029 14.75 20290113                                                                               </t>
   </si>
   <si>
-    <t>$4,400,892.00</t>
+    <t>$2,617,955.76</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBORNE CAP USA LLC SR A NT 20290802 10.500%                                                                                   </t>
   </si>
   <si>
-    <t>$4,000,000.00</t>
+    <t>$3,452,029.50</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$8,821,477.50</t>
-[...11 lines deleted...]
-    <t>$4,464,529.96</t>
+    <t>$8,483,101.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLTUB GROUP SAS                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR    </t>
+  </si>
+  <si>
+    <t>$2,918,987.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALPINE ENERGY LLC/COLORA                                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,983,469.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APH SOM APHAPH SR A NT 20291101 7.875%                                                                                          </t>
+  </si>
+  <si>
+    <t>$1,405,378.73</t>
   </si>
   <si>
     <t xml:space="preserve">ARBOR REALTY SENIOR INC SR A NT 20271015 9.000%                                                                                 </t>
   </si>
   <si>
-    <t>$4,033,640.00</t>
-[...29 lines deleted...]
-    <t>$3,352,345.17</t>
+    <t>$3,979,501.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUDUSD Crncy Fut Dec26                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AU    </t>
+  </si>
+  <si>
+    <t>$0.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVATION GROUP (S) PTE. LTD FR . 20310515 8.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$4,110,709.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BABS 2026-SRM2 A1 3.25% 09/25/2066 3.25 20660925                                                                                </t>
+  </si>
+  <si>
+    <t>$1,823,986.00</t>
   </si>
   <si>
     <t xml:space="preserve">BOURZOUR LLC nCO ISSUERS - A- . 20491122 5.781%                                                                                 </t>
   </si>
   <si>
-    <t>$8,380,581.00</t>
+    <t>$8,035,834.54</t>
   </si>
   <si>
     <t xml:space="preserve">BRAVO RES FDG TR - A FLT 20441025 3.500%                                                                                        </t>
   </si>
   <si>
-    <t>$1,667,225.41</t>
-[...5 lines deleted...]
-    <t>$2,129,045.48</t>
+    <t>$1,218,257.14</t>
   </si>
   <si>
     <t xml:space="preserve">BREAN ASS BAC SEC TR -RM A- . 20640525 4.500%                                                                                   </t>
   </si>
   <si>
-    <t>$3,466,663.91</t>
+    <t>$2,754,693.65</t>
   </si>
   <si>
     <t xml:space="preserve">BREAN ASSET BKD SECS -RM A . 20650525 4.750%                                                                                    </t>
   </si>
   <si>
-    <t>$2,937,100.51</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">BRSP LTD -FL A FLT 20380819 5.398%                                                                                              </t>
+    <t>$2,265,815.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BURFORD CAPITAL GLOBAL FIN LLC SR GLBL A 20330715 7.500%                                                                        </t>
+  </si>
+  <si>
+    <t>$3,480,181.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BX TRUST -VLT A FLT 20410617 5.172%                                                                                             </t>
+  </si>
+  <si>
+    <t>$4,869,208.53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C N S Wholesale Grocers Inc BANK TERM LOAN B                                                                                    </t>
+  </si>
+  <si>
+    <t>$3,566,806.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C$ CURRENCY FUT Dec26                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA    </t>
+  </si>
+  <si>
+    <t>$0.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPITAL STREET MASTER 2026-1 20300516 FLT 1.0 20300516                                                                          </t>
+  </si>
+  <si>
+    <t>$4,976,187.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPTERIS EQUIPMNT FIN - LLC A- . 20320720 5.580%                                                                                </t>
+  </si>
+  <si>
+    <t>$1,499,128.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTIGA LLC SNR NTS USD 11.5 20310615                                                                                           </t>
+  </si>
+  <si>
+    <t>$3,903,971.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTERSQUARE ISSUER LLC - A- . 20541026 5.200%                                                                                  </t>
+  </si>
+  <si>
+    <t>$5,694,297.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CF HIPPOLYTA ISSUER - A- . 20600715 1.690%                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,696,764.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CF HIPPOLYTA ISSUER - B- . 20600715 2.280%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,043,232.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIM TR -INV A- FLT 20490225 4.000%                                                                                              </t>
+  </si>
+  <si>
+    <t>$23,902.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLEAR STREET HOLDINGS LLC CR SEN SR A 20300930 8.000%                                                                           </t>
+  </si>
+  <si>
+    <t>$3,926,953.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COGENT IPV LLC, - A- . 20540525 7.924%                                                                                          </t>
+  </si>
+  <si>
+    <t>$2,410,596.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLLEGE AVE STD LN LLC -A A- . 20510725 1.600%                                                                                  </t>
+  </si>
+  <si>
+    <t>$762,479.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLT MORTGAGE LOAN TR - A- FLT 20661025 1.397%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,630,406.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMMONBOND ST LN TR -A-GS A- . 20470125 2.540%                                                                                  </t>
+  </si>
+  <si>
+    <t>$900,158.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONE 2026-DFW3 20430511 FLT 7.35 20430511                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,639,200.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTSHIPS LOGISTICS CORP 9% 02/11/2030                                                                                          </t>
+  </si>
+  <si>
+    <t>$4,156,297.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COREVEST AMER FIN TR - A . 20521018 2.705%                                                                                      </t>
+  </si>
+  <si>
+    <t>$189,460.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COREWEAVE INC 9.75 20311001                                                                                                     </t>
+  </si>
+  <si>
+    <t>$3,489,661.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSMC TRUST -TH A- FLT 20430225 2.130%                                                                                           </t>
+  </si>
+  <si>
+    <t>$74,510.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20530225 5.116%                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,296,297.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEEPHAVEN RES MTG TR - A- FLT 20660825 1.194%                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,876,830.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAMOND INFSTR FDG - A . 20490415 1.760%                                                                                        </t>
+  </si>
+  <si>
+    <t>$4,962,173.92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DRAWBRIDGE SPL OPPORTUNITIES SR A NT 20300917 5.950%                                                                            </t>
+  </si>
+  <si>
+    <t>$3,781,703.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DURAN LIFE SCI HLD FRN 31/05/30 EUR1000                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK    </t>
+  </si>
+  <si>
+    <t>$3,958,143.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$4,560,946.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GROUP ST LN TR - A FLT 20741126 5.431%                                                                                     </t>
+  </si>
+  <si>
+    <t>$7,010,671.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GRP STD LN TR - A FLT 20731127 4.847%                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,312,265.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDVESTINU PRIV ED -A A . 20381125 3.580%                                                                                        </t>
+  </si>
+  <si>
+    <t>$309,624.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAM 2026-DOL A 5.45% 09/15/2048 5.45 20480915                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,899,999.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAMILY DLR STORES LLC 10.0 20310731                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,907,941.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FASST 2026-PC2 A1 4.5% 06/25/2056 4.5 20560625                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,633,089.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20400301 6.000%                                                                                     </t>
+  </si>
+  <si>
+    <t>$23,154.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC MBS GOLD CASH . 20310201 4.500%                                                                                           </t>
+  </si>
+  <si>
+    <t>$26,068.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC MBS GOLD CASH . 20331201 4.500%                                                                                           </t>
+  </si>
+  <si>
+    <t>$83,328.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC MBS GOLD GUAR . 20310701 4.500%                                                                                           </t>
+  </si>
+  <si>
+    <t>$89,594.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC REMIC SERIES K- X FLT 20300125 1.434%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,774,218.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC UMBS Y FIXED . 20431101 5.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$4,377,167.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC UMBS Y FIXED . 20530101 5.000%                                                                                            </t>
+  </si>
+  <si>
+    <t>$5,211,130.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC UMBS Y FIXED . 20531001 5.000%                                                                                            </t>
+  </si>
+  <si>
+    <t>$6,463,609.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINANCE OF AMER ST SEC -S A FLT 20750225 3.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$4,031,654.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINANCE OF AMER STR TR -S A FLT 20740425 3.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,583,999.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 4.9 20560315                                                                                             </t>
+  </si>
+  <si>
+    <t>$4,732,260.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIVE POINT OPERATING COMPANY SR GLBL A 20301001 8.000%                                                                          </t>
+  </si>
+  <si>
+    <t>$3,975,438.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FnG ANNUITIES n LIFE INC SR GLBL NT. 20290604 6.500%                                                                            </t>
+  </si>
+  <si>
+    <t>$3,040,872.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNH 2026-1 A 5.509% 04/16/2046 5.509 20460416                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,992,299.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA SUPER INT YEAR . 20421201 3.500%                                                                                           </t>
+  </si>
+  <si>
+    <t>$5,207,987.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381101 6.000%                                                                                           </t>
+  </si>
+  <si>
+    <t>$120,160.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA SUPER LNG YEAR . 20531001 5.500%                                                                                           </t>
+  </si>
+  <si>
+    <t>$6,061,914.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS INT YEAR . 20290701 4.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$7,032.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS INT YEAR . 20340201 4.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$57,558.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20440601 4.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$344,665.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20441101 4.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$188,472.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470201 4.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$68,589.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20521201 5.000%                                                                                            </t>
+  </si>
+  <si>
+    <t>$6,049,431.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FONTA MIA BE MRTG TR -FBLU A FLT 20391215 5.130%                                                                                </t>
+  </si>
+  <si>
+    <t>$6,734,422.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FS RIALTO ISSUER LTD -FL A FLT 20380518 5.224%                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">KY    </t>
   </si>
   <si>
-    <t>$1,097,083.36</t>
-[...329 lines deleted...]
-    <t>$1,281,386.30</t>
+    <t>$373,288.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUTURA RESOURCES LTD 13.125 20310109                                                                                            </t>
+  </si>
+  <si>
+    <t>$3,433,394.20</t>
   </si>
   <si>
     <t xml:space="preserve">GCAT TRUST -NQM A- FLT 20590125 6.007%                                                                                          </t>
   </si>
   <si>
-    <t>$3,091,599.86</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">GOLUB CAP PT ABS FDG - A- . 20340125 6.885%                                                                                     </t>
+    <t>$2,071,007.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GCAT TRUST -NQM A- FLT 20670425 4.325%                                                                                          </t>
+  </si>
+  <si>
+    <t>$6,880,396.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAM MASTER TRUST US LLC A . 20600930 5.923%                                                                                    </t>
+  </si>
+  <si>
+    <t>$4,090,273.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC 10.0 20310430                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,902,790.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC SR SEC GLBL 28 9.0 20280228                                                                      </t>
+  </si>
+  <si>
+    <t>$4,122,626.50</t>
   </si>
   <si>
     <t xml:space="preserve">GOODGREEN - A . 20550415 2.630%                                                                                                 </t>
   </si>
   <si>
-    <t>$1,955,111.97</t>
-[...5 lines deleted...]
-    <t>$3,005,595.90</t>
+    <t>$1,708,540.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRACIE POINT INT FDG 2025-1 5.17 20280815                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,001,851.00</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520225 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$2,391,550.34</t>
-[...5 lines deleted...]
-    <t>$3,656,588.67</t>
+    <t>$2,088,571.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520525 4.493%                                                                                            </t>
+  </si>
+  <si>
+    <t>$3,178,381.39</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520825 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$6,546,285.60</t>
+    <t>$5,463,089.92</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG BK SEC TR -GR A- FLT 20520425 2.500%                                                                                     </t>
   </si>
   <si>
-    <t>$3,775,357.97</t>
-[...5 lines deleted...]
-    <t>$4,052,531.25</t>
+    <t>$3,156,480.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAWAII HOTEL TRUST -MAUI A FLT 20420317 5.073%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,049,810.40</t>
   </si>
   <si>
     <t xml:space="preserve">HORIZON AIRCAFT FINANCE - A . 20490915 5.375%                                                                                   </t>
   </si>
   <si>
-    <t>$7,096,653.54</t>
+    <t>$6,634,604.69</t>
   </si>
   <si>
     <t xml:space="preserve">HOTWIRE FUND LLC - A- . 20540620 5.893%                                                                                         </t>
   </si>
   <si>
-    <t>$1,016,917.00</t>
+    <t>$1,003,567.89</t>
   </si>
   <si>
     <t xml:space="preserve">HOTWIRE FUNDING LLC - A- . 20511120 2.311%                                                                                      </t>
   </si>
   <si>
-    <t>$3,411,270.80</t>
+    <t>$3,487,812.33</t>
   </si>
   <si>
     <t xml:space="preserve">HTS FUND II LLC - A . 20450623 5.351%                                                                                           </t>
   </si>
   <si>
-    <t>$3,667,525.11</t>
+    <t>$3,635,242.69</t>
   </si>
   <si>
     <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL 20291115 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$4,017,680.00</t>
-[...35 lines deleted...]
-    <t>$3,620,921.15</t>
+    <t>$3,860,994.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMPERIAL FD MTG TR -NQM A- FLT 20670325 4.128%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,495,275.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMPERIAL FD MTG TR -NQM A- FLT 20670525 4.412%                                                                                  </t>
+  </si>
+  <si>
+    <t>$2,635,903.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMPERIAL FD MTG TR -NQM A- FLT 20670625 4.928%                                                                                  </t>
+  </si>
+  <si>
+    <t>$6,070,585.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J P MORGAN SEASONED MTG - A- FLT 20630125 3.688%                                                                                </t>
+  </si>
+  <si>
+    <t>$3,054,941.95</t>
   </si>
   <si>
     <t xml:space="preserve">J.P. MORGAN MTG TR -INV A--B FLT 20520925 3.000%                                                                                </t>
   </si>
   <si>
-    <t>$5,036,544.85</t>
+    <t>$4,118,903.17</t>
   </si>
   <si>
     <t xml:space="preserve">J.P. MORGAN MTG TR -LTV A- FLT 20520525 2.519%                                                                                  </t>
   </si>
   <si>
-    <t>$3,409,735.87</t>
-[...5 lines deleted...]
-    <t>$4,188,168.26</t>
+    <t>$2,834,857.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J.P. MORGAN SND MTG TR - A- FLT 20630125 4.382%                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,486,769.20</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MRT TR -INV A--A FLT 20511225 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$2,322,194.40</t>
-[...11 lines deleted...]
-    <t>$2,875,806.06</t>
+    <t>$1,975,217.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20290625 2.965%                                                                                      </t>
+  </si>
+  <si>
+    <t>$12,258.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR - A- FLT 20510625 4.524%                                                                                       </t>
+  </si>
+  <si>
+    <t>$2,724,541.62</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A- FLT 20510825 2.500%                                                                                       </t>
   </si>
   <si>
-    <t>$6,911,546.22</t>
+    <t>$5,940,323.73</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A--B FLT 20510825 2.000%                                                                                     </t>
   </si>
   <si>
-    <t>$3,023,537.93</t>
-[...17 lines deleted...]
-    <t>$3,782,080.00</t>
+    <t>$2,598,654.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDN 2026-1A A MTGE 6.74 20410225                                                                                               </t>
+  </si>
+  <si>
+    <t>$5,940,278.40</t>
   </si>
   <si>
     <t xml:space="preserve">LEGRES AB FR SNR SEC 12/25 SEK1250000                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">SE    </t>
   </si>
   <si>
-    <t>$2,089,037.81</t>
+    <t>$1,317,384.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGI HOMES INC SR GLBL A 20290715 4.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$3,637,429.49</t>
   </si>
   <si>
     <t xml:space="preserve">LIBRA SOLUTIONS LLC - A . 20380930 5.880%                                                                                       </t>
   </si>
   <si>
-    <t>$4,990,580.50</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LONG GILT FUTURE Dec25                                                                                                          </t>
+    <t>$5,224,249.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LONG GILT FUTURE Dec26                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">GB    </t>
   </si>
   <si>
-    <t>$0.05</t>
+    <t>$0.07</t>
   </si>
   <si>
     <t xml:space="preserve">LYRA MUSIC ASSETS - A- . 20641220 5.760%                                                                                        </t>
   </si>
   <si>
-    <t>$4,051,219.96</t>
+    <t>$3,653,848.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MERIDIAN ARC HOLDCO LLC 6.25 20310430                                                                                           </t>
+  </si>
+  <si>
+    <t>$1,852,943.67</t>
   </si>
   <si>
     <t xml:space="preserve">METLIFE SEC TR - A FLT 20580425 3.750%                                                                                          </t>
   </si>
   <si>
-    <t>$540,736.55</t>
+    <t>$457,537.39</t>
   </si>
   <si>
     <t xml:space="preserve">MFA TRUST -INV A- FLT 20561125 1.906%                                                                                           </t>
   </si>
   <si>
-    <t>$2,790,392.87</t>
+    <t>$2,114,103.18</t>
   </si>
   <si>
     <t xml:space="preserve">MORGAN STANLEY MTG TR - A- FLT 20510725 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$8,017,299.84</t>
-[...11 lines deleted...]
-    <t>$660,077.63</t>
+    <t>$6,872,426.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT PRIV ED LN TR -B A- FLT 20400716 5.381%                                                                                 </t>
+  </si>
+  <si>
+    <t>$270,416.61</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PRIV ED LN TR -G A . 20690915 1.170%                                                                                    </t>
   </si>
   <si>
-    <t>$279,765.65</t>
+    <t>$196,802.45</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PRIVATE EDUCATION A-A . 20720315 6.480%                                                                                 </t>
   </si>
   <si>
-    <t>$362,585.65</t>
-[...5 lines deleted...]
-    <t>$830,312.69</t>
+    <t>$218,352.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT PRIVATE EDUCATION A-B FLT 20720315 5.348%                                                                               </t>
+  </si>
+  <si>
+    <t>$512,244.54</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PVT ED LN TR -A A . 20700715 2.230%                                                                                     </t>
   </si>
   <si>
-    <t>$2,145,226.74</t>
+    <t>$1,745,550.16</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PVT ED RI LN TR -A A . 20690515 0.840%                                                                                  </t>
   </si>
   <si>
-    <t>$460,061.09</t>
+    <t>$334,369.41</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT ST LN TR - A-B FLT 20690625 0.000%                                                                                      </t>
   </si>
   <si>
-    <t>$3,074,912.42</t>
+    <t>$2,753,368.54</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT STUDENT LN - TR A-A . 20691226 1.310%                                                                                   </t>
   </si>
   <si>
-    <t>$2,779,560.26</t>
-[...17 lines deleted...]
-    <t>$629,250.00</t>
+    <t>$2,343,280.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT STUDENT LN TR - A FLT 20661227 4.855%                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,141,027.53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT STUDENT LN TR - A- FLT 20310625 4.315%                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,522,623.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC COM CL A                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFE         </t>
+  </si>
+  <si>
+    <t>$41,871.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC PFD SER A MAND                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFEGP       </t>
+  </si>
+  <si>
+    <t>$680,240.00</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20550825 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$223,715.19</t>
+    <t>$179,045.11</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20571225 4.250%                                                                                     </t>
   </si>
   <si>
-    <t>$1,074,768.02</t>
+    <t>$864,987.98</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A-FXD FLT 20541125 3.750%                                                                                  </t>
   </si>
   <si>
-    <t>$164,817.99</t>
-[...11 lines deleted...]
-    <t>$1,681,737.92</t>
+    <t>$134,119.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW RSDNTL MTG LN TR -NQM A- FLT 20620325 3.853%                                                                                </t>
+  </si>
+  <si>
+    <t>$6,089,447.68</t>
   </si>
   <si>
     <t xml:space="preserve">NICKEL INDS LTD SR A NT 20300930 9.000%                                                                                         </t>
   </si>
   <si>
-    <t>$4,058,720.00</t>
+    <t>$4,058,788.64</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH INVST GROUP                                                                                                               </t>
   </si>
   <si>
-    <t>$1,347,722.13</t>
-[...5 lines deleted...]
-    <t>$932,691.78</t>
+    <t>$1,588,999.38</t>
   </si>
   <si>
     <t xml:space="preserve">NYMT LN TR -CP A- . 20610725 2.042%                                                                                             </t>
   </si>
   <si>
-    <t>$1,299,754.67</t>
+    <t>$996,817.12</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TR -NQM A-A FLT 20620125 2.783%                                                                                             </t>
   </si>
   <si>
-    <t>$2,867,775.46</t>
+    <t>$2,316,224.88</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -NQM A- . 20631125 5.928%                                                                                             </t>
   </si>
   <si>
-    <t>$2,636,164.22</t>
+    <t>$1,879,178.47</t>
   </si>
   <si>
     <t xml:space="preserve">OPEN INFRA US ASSETS AB (PUBL) 11.0 20270222                                                                                    </t>
   </si>
   <si>
-    <t>$3,761,240.00</t>
+    <t>$3,557,758.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORYX FUNDING LLC 20560605 0.00000                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,789,237.15</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- . 20320114 6.675%                                                                                 </t>
   </si>
   <si>
-    <t>$2,735,928.90</t>
+    <t>$1,767,327.42</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- FLT 20340814 5.878%                                                                               </t>
   </si>
   <si>
-    <t>$3,437,716.20</t>
+    <t>$3,808,147.05</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$3,668,138.62</t>
+    <t>$1,980,274.34</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR LLC - A- . 20300215 3.602%                                                                                    </t>
   </si>
   <si>
-    <t>$2,432,120.94</t>
-[...23 lines deleted...]
-    <t>$4,898,505.57</t>
+    <t>$1,594,996.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN FUNDING TR - A- . 20350215 5.413%                                                                                    </t>
+  </si>
+  <si>
+    <t>$3,913,110.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oxford Finance Funding Trust 2026-1                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,027,343.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$178,777.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEAR - LLC A . 20350716 7.420%                                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,941,596.84</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR LCC - A- . 20341015 7.250%                                                                                                 </t>
   </si>
   <si>
-    <t>$1,669,138.85</t>
+    <t>$1,182,726.35</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR LLC - A . 20360215 6.950%                                                                                                  </t>
   </si>
   <si>
-    <t>$2,320,116.06</t>
-[...5 lines deleted...]
-    <t>$528,120.13</t>
+    <t>$1,544,417.09</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$4,345,521.40</t>
-[...5 lines deleted...]
-    <t>$2,027,260.00</t>
+    <t>$4,345,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">RCKT MRTG TR - A- FLT 20511225 2.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,753,346.00</t>
+    <t>$3,146,466.62</t>
   </si>
   <si>
     <t xml:space="preserve">READYCAP HLDGS LLC CR SEN SR SEC 20280301 9.375%                                                                                </t>
   </si>
   <si>
-    <t>$4,233,722.50</t>
+    <t>$4,100,300.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDAPTIVE EAAS ABS - A . 20420325 0.000%                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,144,927.68</t>
   </si>
   <si>
     <t xml:space="preserve">ROCK TR -CNTR A . 20411115 5.388%                                                                                               </t>
   </si>
   <si>
-    <t>$4,378,842.15</t>
-[...5 lines deleted...]
-    <t>$2,617,145.51</t>
+    <t>$4,188,446.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUN TR -NQM A- FLT 20670325 4.009%                                                                                              </t>
+  </si>
+  <si>
+    <t>$2,266,352.95</t>
   </si>
   <si>
     <t xml:space="preserve">SALT TR - AA . 20330228 2.301%                                                                                                  </t>
   </si>
   <si>
-    <t>$343,266.55</t>
+    <t>$162,971.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAMOS ENERGY INFRA LTD 10.5% 07/13/2030 10.5 20300713                                                                           </t>
+  </si>
+  <si>
+    <t>$2,700,496.06</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$6,273,633.13</t>
+    <t>$6,137,466.28</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TRUST - C . 20541015 4.831%                                                                                           </t>
   </si>
   <si>
-    <t>$3,651,850.79</t>
-[...5 lines deleted...]
-    <t>$2,729,137.68</t>
+    <t>$3,568,596.38</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
-    <t>$77,738.26</t>
+    <t>$67,619.13</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$864,041.80</t>
+    <t>$766,729.67</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$83,033.61</t>
-[...2 lines deleted...]
-    <t>$108,177.22</t>
+    <t>$71,147.41</t>
+  </si>
+  <si>
+    <t>$93,400.42</t>
   </si>
   <si>
     <t xml:space="preserve">SLAM LTD - A . 20460615 2.434%                                                                                                  </t>
   </si>
   <si>
-    <t>$4,426,617.90</t>
+    <t>$4,042,647.79</t>
   </si>
   <si>
     <t xml:space="preserve">SLM CORP SR GLBL NT. 20300131 6.500%                                                                                            </t>
   </si>
   <si>
-    <t>$4,506,952.75</t>
-[...23 lines deleted...]
-    <t>$3,297,171.81</t>
+    <t>$4,278,948.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20220725 5.799%                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,275,097.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20260526 0.887%                                                                                    </t>
+  </si>
+  <si>
+    <t>$7,290,907.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20280925 4.755%                                                                                    </t>
+  </si>
+  <si>
+    <t>$4,613,138.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20830426 5.149%                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,511,696.30</t>
   </si>
   <si>
     <t xml:space="preserve">SMB PRIVATE EDU LN TR -B A-A . 20370615 2.840%                                                                                  </t>
   </si>
   <si>
-    <t>$962,315.20</t>
-[...5 lines deleted...]
-    <t>$4,503,332.40</t>
+    <t>$488,833.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMB PRIVATE EDU LN TR -D A-B FLT 20530715 4.807%                                                                                </t>
+  </si>
+  <si>
+    <t>$3,659,146.13</t>
   </si>
   <si>
     <t xml:space="preserve">SP CRUISES INTERMEDIATE 11.5% 03/14/2030 11.5 20300314                                                                          </t>
   </si>
   <si>
-    <t>$3,803,360.00</t>
-[...17 lines deleted...]
-    <t>$2,303,705.77</t>
+    <t>$3,799,836.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STARWOOD RTL PPTY TR -STAR A FLT 20271115 6.744%                                                                                </t>
+  </si>
+  <si>
+    <t>$763,416.05</t>
   </si>
   <si>
     <t xml:space="preserve">SUA - LLC A . 20400525 5.875%                                                                                                   </t>
   </si>
   <si>
-    <t>$4,532,530.95</t>
+    <t>$4,482,118.35</t>
   </si>
   <si>
     <t xml:space="preserve">SUTHERLAND COML MTG TF -SB A FLT 20410425 2.860%                                                                                </t>
   </si>
   <si>
-    <t>$1,346,523.71</t>
-[...5 lines deleted...]
-    <t>$3,481,406.25</t>
+    <t>$1,025,648.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWCH COMM MTG TR -DATA A FLT 20420218 5.123%                                                                                    </t>
+  </si>
+  <si>
+    <t>$3,467,042.48</t>
   </si>
   <si>
     <t xml:space="preserve">SWITCH ABS ISSUER LLC - A- . 20540625 5.436%                                                                                    </t>
   </si>
   <si>
-    <t>$4,020,194.40</t>
+    <t>$3,876,018.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THETA GOLD MINES LTD 12.75% 06/12/2030 12.75 20300612                                                                           </t>
+  </si>
+  <si>
+    <t>$1,945,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">TLAB 2025-1 A 6.4% 08/09/2056 6.4 20560809                                                                                      </t>
   </si>
   <si>
-    <t>$3,230,000.00</t>
+    <t>$2,967,759.96</t>
   </si>
   <si>
     <t xml:space="preserve">TOWD PT MTG TR - A FLT 20580325 3.250%                                                                                          </t>
   </si>
   <si>
-    <t>$150,685.87</t>
-[...11 lines deleted...]
-    <t>$2,452,129.50</t>
+    <t>$41,378.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOWD PT MTG TR -HY A FLT 20481026 4.782%                                                                                        </t>
+  </si>
+  <si>
+    <t>$336,874.86</t>
   </si>
   <si>
     <t xml:space="preserve">TRICON RESIDENTIAL -SFR A . 20291117 4.300%                                                                                     </t>
   </si>
   <si>
-    <t>$2,961,743.82</t>
+    <t>$2,769,657.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRINITY RAIL LEAS - LLC A . 20510719 2.260%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,476,615.10</t>
   </si>
   <si>
     <t xml:space="preserve">TRINITY RAIL LEASE A . 20501017 1.960%                                                                                          </t>
   </si>
   <si>
-    <t>$1,199,721.25</t>
-[...5 lines deleted...]
-    <t>$1,547,953.35</t>
+    <t>$946,323.40</t>
   </si>
   <si>
     <t xml:space="preserve">TRP LLC - A . 20510617 2.070%                                                                                                   </t>
   </si>
   <si>
-    <t>$2,466,317.26</t>
-[...11 lines deleted...]
-    <t>$2,000,251.95</t>
+    <t>$2,367,357.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TWMA FINANCE AS                                                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,142,625.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20271115 2.250%                                                                                       </t>
   </si>
   <si>
-    <t>$77,749,923.06</t>
+    <t>$35,010,750.49</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20281115 3.125%                                                                                       </t>
   </si>
   <si>
-    <t>$81,516,306.29</t>
-[...17 lines deleted...]
-    <t>$0.20</t>
+    <t>$33,351,176.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20311115 1.375%                                                                                       </t>
+  </si>
+  <si>
+    <t>$37,910,394.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20331115 4.500%                                                                                       </t>
+  </si>
+  <si>
+    <t>$8,447,713.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS 4.125%02/15/36 4.125 20360215                                                                           </t>
+  </si>
+  <si>
+    <t>$29,573,338.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIVERSAL INS HLDGS INC 7.75 20310630                                                                                           </t>
+  </si>
+  <si>
+    <t>$2,355,083.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US 2YR NOTE (CBT) DEC26                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">US 5YR NOTE (CBT) DEC26                                                                                                         </t>
+  </si>
+  <si>
+    <t>$0.02</t>
   </si>
   <si>
     <t xml:space="preserve">US CLAIMS LITIGATION FDG LLC SR A NT 20280317 10.250%                                                                           </t>
   </si>
   <si>
-    <t>$1,277,237.50</t>
+    <t>$2,616,414.29</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$6,606,320.79</t>
+    <t>$14,756,841.07</t>
   </si>
   <si>
     <t xml:space="preserve">USQ RAIL II LLC - A . 20510628 2.210%                                                                                           </t>
   </si>
   <si>
-    <t>$4,843,812.37</t>
+    <t>$4,600,117.90</t>
   </si>
   <si>
     <t xml:space="preserve">UWM MTG TR - A- FLT 20510625 2.500%                                                                                             </t>
   </si>
   <si>
-    <t>$1,745,037.03</t>
+    <t>$1,518,481.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VANECK VECTORS ETF TR JP MORGAN MKTS                                                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMLC        </t>
+  </si>
+  <si>
+    <t>$15,713,168.90</t>
   </si>
   <si>
     <t xml:space="preserve">VAREL OIL GAS GTD 10/04/2028 USD125000                                                                                          </t>
   </si>
   <si>
-    <t>$3,051,540.00</t>
+    <t>$2,807,004.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LN TR 2026-1 20560225 FLT 8.48 20560225                                                                       </t>
+  </si>
+  <si>
+    <t>$289,128.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COMM CAP LN TR 2026-3 6.96 20560725                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,657,712.21</t>
   </si>
   <si>
     <t xml:space="preserve">VELOCITY PORTFOLIO GROUP INC. SNR NTS USD (144A) 9.75 20330301                                                                  </t>
   </si>
   <si>
-    <t xml:space="preserve">WBHT CML MTG TR -WBM A FLT 20420616 5.892%                                                                                      </t>
-[...2 lines deleted...]
-    <t>$3,649,998.54</t>
+    <t>$4,073,419.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VLSBA 2026-1 A 0% 01/20/2051 1.0 20510120                                                                                       </t>
+  </si>
+  <si>
+    <t>$1,542,999.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WBHT CML MTG TR -WBM A FLT 20420616 5.422%                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,639,231.89</t>
   </si>
   <si>
     <t xml:space="preserve">WELLS FARGO MTG SEC - A- FLT 20491225 3.000%                                                                                    </t>
   </si>
   <si>
-    <t>$1,751,515.00</t>
-[...5 lines deleted...]
-    <t>$4,937,312.50</t>
+    <t>$1,550,525.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WESTJET TERM LOAN                                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,560,330.75</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450120 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$60,993.79</t>
+    <t>$53,268.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E205"/>
+  <dimension ref="A1:E206"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>5249999.06</v>
+        <v>2899553.56</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>4050000</v>
+        <v>2400000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
         <v>4000000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>8250000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>4500000</v>
+        <v>2500000</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>4400000</v>
+        <v>4000000</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>4000000</v>
+        <v>1463000</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>9506000</v>
+        <v>4000000</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>2800000</v>
+        <v>430</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>3561000</v>
+        <v>4500000</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>4460000</v>
+        <v>2000000</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>3382926.83</v>
+        <v>8250000</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>8250000</v>
+        <v>1309628.08</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>1737548.34</v>
+        <v>2843673.91</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>2194775.49</v>
+        <v>2349170.32</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>3527923.12</v>
+        <v>4000000</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>2992914.78</v>
+        <v>4893450</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>7937297</v>
+        <v>3970000</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>1098800.24</v>
+        <v>220</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>5100000</v>
+        <v>4980000</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>2964008.85</v>
+        <v>1492617.86</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>800000</v>
+        <v>4000000</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
         <v>6000000</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>3670695.06</v>
+        <v>3563028.35</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
         <v>1798904</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>35279.92</v>
+        <v>26330.64</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
         <v>4000000</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
         <v>2380000</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>1080791.77</v>
+        <v>851977.22</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>6506495.9</v>
+        <v>5726303.3</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>1218042.49</v>
+        <v>998334.42</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>4500000</v>
+        <v>3800000</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>119551.1</v>
+        <v>4000000</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>87871.2</v>
+        <v>190065.84</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>774550.31</v>
+        <v>4000000</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>96042.48</v>
+        <v>87875.56</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>5200000</v>
+        <v>3345000</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>3345000</v>
+        <v>4439145.01</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>5765029.92</v>
+        <v>5000000</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>5000000</v>
+        <v>4000000</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>4000000</v>
+        <v>3700000</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
         <v>4630000</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>7900000</v>
+        <v>6955264.5</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>3865096.06</v>
+        <v>3274389.78</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>615510.65</v>
+        <v>312244.48</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>4000000</v>
+        <v>3900000</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>140</v>
+        <v>4000000</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>25655.66</v>
+        <v>3813648.08</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>36730.5</v>
+        <v>22960.21</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>99979.4</v>
+        <v>26442.78</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>124150.2</v>
+        <v>85561.36</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>50292788.76</v>
+        <v>90966.09</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>6020049.36</v>
+        <v>49498836.48</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>6044889.41</v>
+        <v>4472736.8</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>6951985.92</v>
+        <v>5564315.96</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>7526057</v>
+        <v>6903098.2</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>3906905.99</v>
+        <v>4167729.72</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>4617943.87</v>
+        <v>3628735.76</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>4053002.24</v>
+        <v>4941749.94</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
         <v>4000000</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>4760000</v>
+        <v>3039000</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>3039000</v>
+        <v>3016342.47</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>26584.58</v>
+        <v>5841086.78</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>6409968.63</v>
+        <v>119317.99</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>140279.12</v>
+        <v>6301054.64</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>7075404.96</v>
+        <v>7096.99</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>11513.28</v>
+        <v>59197.16</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>77253.74</v>
+        <v>369051.9</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>381676.33</v>
+        <v>201920.84</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>221301.08</v>
+        <v>74302.64</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>76401.99</v>
+        <v>6459432.75</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>7212256.83</v>
+        <v>6720000</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>6</v>
+        <v>156</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>5000000</v>
+        <v>373250.34</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>1419020.87</v>
+        <v>4000000</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>3063761</v>
+        <v>2073072.95</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>7741127.3</v>
+        <v>7178509.4</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>1200000</v>
+        <v>4249421.44</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>4000000</v>
+        <v>2900000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>12</v>
+        <v>167</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>2348574.53</v>
+        <v>4150000</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>3000000</v>
+        <v>2092450.92</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>2678387.72</v>
+        <v>3000000</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>3946032.1</v>
+        <v>2422890.57</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>7209722.06</v>
+        <v>3606486.73</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>4222735.7</v>
+        <v>6227562.48</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>4050000</v>
+        <v>3665727.92</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>7030000</v>
+        <v>4050000</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>1000000</v>
+        <v>6853500</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>3500000</v>
+        <v>1000000</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>3650000</v>
+        <v>3500000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>4000000</v>
+        <v>3650000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>4320000</v>
+        <v>4000000</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>5513416.13</v>
+        <v>4925481.53</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>3162766.73</v>
+        <v>2677602.83</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>7231268.19</v>
+        <v>6259637.25</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>4000000</v>
+        <v>3408403.78</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>3851190.78</v>
+        <v>4804211.23</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>5499848.21</v>
+        <v>3702241.07</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="0">
-        <v>4033198.12</v>
+        <v>3720043.45</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>4276265.31</v>
+        <v>2291486.18</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>2567468.23</v>
+        <v>12325.21</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>109459.77</v>
+        <v>2855848.52</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>3094877.92</v>
+        <v>6785588.18</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>7641258.94</v>
+        <v>3561962.19</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
-        <v>3815618.32</v>
+        <v>6000000</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>6</v>
+        <v>221</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>240</v>
+        <v>16499990</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>3500000</v>
+        <v>4000000</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>4000000</v>
+        <v>5250000</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>32500000</v>
+        <v>485</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="0">
-        <v>5000000</v>
+        <v>3699188.5</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>227</v>
+        <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="0">
-        <v>350</v>
+        <v>2000000</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="0">
-        <v>3994267.3</v>
+        <v>485170.42</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="0">
-        <v>562747.64</v>
+        <v>2453526.85</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="0">
-        <v>3100526.09</v>
+        <v>7966171.75</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="0">
-        <v>8953619.2</v>
+        <v>270481.57</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="0">
-        <v>4000000</v>
+        <v>213135.14</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="0">
-        <v>657287.38</v>
+        <v>218479.58</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>298005.34</v>
+        <v>509785.69</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>352877.67</v>
+        <v>1948142.54</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>823381.22</v>
+        <v>371955.26</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>2350124.2</v>
+        <v>2726843.88</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>502886.72</v>
+        <v>2916533.31</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>3029892.76</v>
+        <v>2114517.39</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>3258557.07</v>
+        <v>1538854.55</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>7</v>
+        <v>261</v>
       </c>
       <c r="D125" s="0">
-        <v>2385083.44</v>
+        <v>6678</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>7</v>
+        <v>264</v>
       </c>
       <c r="D126" s="0">
-        <v>1915654.64</v>
+        <v>1546</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>4195000</v>
+        <v>189918.21</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>229880.09</v>
+        <v>902812.02</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="0">
-        <v>1093151.1</v>
+        <v>143860.49</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="0">
-        <v>170719.37</v>
+        <v>6822500.52</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="0">
-        <v>7520606.86</v>
+        <v>4000000</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>6</v>
+        <v>221</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="0">
-        <v>1692178.66</v>
+        <v>18750017</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="0">
-        <v>4000000</v>
+        <v>1075403.73</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>222</v>
+        <v>6</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D134" s="0">
-        <v>23750000</v>
+        <v>2467116.54</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D135" s="0">
-        <v>927000</v>
+        <v>1880861.06</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="0">
-        <v>1377406.22</v>
+        <v>3600000</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="0">
-        <v>2967183.83</v>
+        <v>4943134.22</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="0">
-        <v>2614887.66</v>
+        <v>1756276.05</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="0">
-        <v>3800000</v>
+        <v>3825000</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="0">
-        <v>2700000</v>
+        <v>1973291.26</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D141" s="0">
-        <v>3400000</v>
+        <v>1621032.11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="0">
-        <v>3646220.82</v>
+        <v>4000000</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
-        <v>2546639.23</v>
+        <v>3040000</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>4500000</v>
+        <v>178794</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="0">
-        <v>1105000</v>
+        <v>3950100.22</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D146" s="0">
-        <v>181192.1</v>
+        <v>1182901.54</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D147" s="0">
-        <v>4789498.03</v>
+        <v>1543039.31</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="0">
-        <v>1647137.86</v>
+        <v>4345000</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="0">
-        <v>2297101.4</v>
+        <v>3676166.36</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="0">
-        <v>530738.26</v>
+        <v>4250000</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="0">
-        <v>4345000</v>
+        <v>3190799.9</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="0">
-        <v>2000000</v>
+        <v>4250000</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="0">
-        <v>4211331.69</v>
+        <v>2384034.24</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="0">
-        <v>4250000</v>
+        <v>166101.03</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D155" s="0">
-        <v>4250000</v>
+        <v>2700000</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="0">
-        <v>2644388.53</v>
+        <v>6110000</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="0">
-        <v>355281.46</v>
+        <v>3630000</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="0">
-        <v>6110000</v>
+        <v>81105.28</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="0">
-        <v>3630000</v>
+        <v>880127.69</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
-        <v>2750000</v>
+        <v>81610.71</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
-        <v>90242.76</v>
+        <v>106957.21</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>6</v>
+        <v>156</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>956259.55</v>
+        <v>4259200</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="0">
-        <v>92051.49</v>
+        <v>4325000</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D164" s="0">
-        <v>119511.04</v>
+        <v>1279504.46</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="0">
-        <v>4693120</v>
+        <v>7406661.51</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="0">
-        <v>4325000</v>
+        <v>4711852.88</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="0">
-        <v>1769553.84</v>
+        <v>2510551.74</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="0">
-        <v>8498500.55</v>
+        <v>498223.38</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="0">
-        <v>5315830.4</v>
+        <v>3668079.68</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="0">
-        <v>3314125.55</v>
+        <v>4000000</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="0">
-        <v>980363.2</v>
+        <v>1533784.66</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="0">
-        <v>4518191.38</v>
+        <v>4500000</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="0">
-        <v>4000000</v>
+        <v>1086023.12</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="0">
-        <v>3400000</v>
+        <v>3500000</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="0">
-        <v>1533784.66</v>
+        <v>4000000</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="0">
-        <v>2349169</v>
+        <v>2000000</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="0">
-        <v>4500000</v>
+        <v>3178672.85</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="0">
-        <v>1407740.72</v>
+        <v>41662.75</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="0">
-        <v>3500000</v>
+        <v>337038.32</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D180" s="0">
-        <v>4000000</v>
+        <v>2913838.73</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="0">
-        <v>3230000</v>
+        <v>1567161.64</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="0">
-        <v>152350.91</v>
+        <v>989998.61</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="0">
-        <v>538668.21</v>
+        <v>2423751.53</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D184" s="0">
-        <v>2500000</v>
+        <v>3100000</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="0">
-        <v>2986776.89</v>
+        <v>35956000</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="0">
-        <v>1261163.5</v>
+        <v>34572000</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="0">
-        <v>1658621.02</v>
+        <v>45474000</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D188" s="0">
-        <v>2576130.22</v>
+        <v>8804000</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="0">
-        <v>2128918.2</v>
+        <v>32282000</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D190" s="0">
-        <v>2010842.05</v>
+        <v>2300000</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D191" s="0">
-        <v>79974000</v>
+        <v>250</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D192" s="0">
-        <v>82777000</v>
+        <v>225</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="0">
-        <v>22948000</v>
+        <v>2875000</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>7</v>
+        <v>399</v>
       </c>
       <c r="D194" s="0">
-        <v>16925000</v>
+        <v>14756841.07</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D195" s="0">
-        <v>1000</v>
+        <v>4710596.05</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D196" s="0">
-        <v>1375000</v>
+        <v>1991859.87</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="D197" s="0">
-        <v>6606320.79</v>
+        <v>632830</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D198" s="0">
-        <v>5052175.72</v>
+        <v>3375000</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D199" s="0">
-        <v>2120618.76</v>
+        <v>298468.56</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D200" s="0">
-        <v>3375000</v>
+        <v>1688883.42</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D201" s="0">
         <v>4000000</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>12</v>
+        <v>415</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="0">
-        <v>3650000</v>
+        <v>1560117.64</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D203" s="0">
-        <v>2020209.07</v>
+        <v>3650000</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D204" s="0">
-        <v>4925000</v>
+        <v>1870688.24</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="0">
-        <v>65134.04</v>
+        <v>4887500</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>415</v>
+        <v>423</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" s="0">
+        <v>59330.02</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Unconstrained Bond Series Class S - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>