--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,1070 +7,1174 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBEMARLE CORP                                                                                                                  </t>
+    <t xml:space="preserve">ALPHABET INC CAP STK CL A                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
-    <t xml:space="preserve">ALB         </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">GOOGL       </t>
   </si>
   <si>
-    <t>$2,942,725.50</t>
+    <t>$3,287,340.32</t>
   </si>
   <si>
     <t xml:space="preserve">AMAZON COM INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AMZN        </t>
   </si>
   <si>
-    <t>$3,802,732.83</t>
+    <t>$2,805,678.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMETEK INC NEW                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AME         </t>
+  </si>
+  <si>
+    <t>$1,759,873.92</t>
   </si>
   <si>
     <t xml:space="preserve">AMPHENOL CORP NEW                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">APH         </t>
   </si>
   <si>
-    <t>$763,661.25</t>
-[...8 lines deleted...]
-    <t>$1,341,054.00</t>
+    <t>$999,798.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLE INC COM                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAPL        </t>
+  </si>
+  <si>
+    <t>$2,056,065.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLIED MATLS INC                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMAT        </t>
+  </si>
+  <si>
+    <t>$978,269.94</t>
   </si>
   <si>
     <t xml:space="preserve">BLACKROCK INC COM                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">BLK         </t>
   </si>
   <si>
-    <t>$1,684,682.15</t>
+    <t>$1,298,521.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOOKING HLDGS INC COM                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BKNG        </t>
+  </si>
+  <si>
+    <t>$503,391.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROADCOM INC COM                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVGO        </t>
+  </si>
+  <si>
+    <t>$1,656,563.23</t>
   </si>
   <si>
     <t xml:space="preserve">CADENCE DESIGN SYSTEM INC                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">CDNS        </t>
   </si>
   <si>
-    <t>$2,092,104.56</t>
+    <t>$977,677.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAL MAINE FOODS INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALM        </t>
+  </si>
+  <si>
+    <t>$723,886.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARDINAL HEALTH INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAH         </t>
+  </si>
+  <si>
+    <t>$685,300.00</t>
   </si>
   <si>
     <t xml:space="preserve">CBRE GROUP INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">CBRE        </t>
   </si>
   <si>
-    <t>$1,961,149.32</t>
-[...17 lines deleted...]
-    <t>$1,278,981.20</t>
+    <t>$1,063,089.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENCORA INC COM                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COR         </t>
+  </si>
+  <si>
+    <t>$602,001.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELEVANCE HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELV         </t>
+  </si>
+  <si>
+    <t>$1,152,073.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIRST AMERN FINL CORP                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAF         </t>
+  </si>
+  <si>
+    <t>$493,391.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAPHIC PACKAGING HLDG CO                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GPK         </t>
+  </si>
+  <si>
+    <t>$1,203,441.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUARDANT HEALTH INC COM                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GH          </t>
+  </si>
+  <si>
+    <t>$597,327.64</t>
   </si>
   <si>
     <t xml:space="preserve">HEICO CORP NEW                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HEI A       </t>
   </si>
   <si>
-    <t>$840,275.63</t>
-[...17 lines deleted...]
-    <t>$1,148,039.41</t>
+    <t>$1,406,741.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INTEL CORP                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">INTC        </t>
+  </si>
+  <si>
+    <t>$142,111.86</t>
   </si>
   <si>
     <t xml:space="preserve">J P MORGAN CHASE AND CO                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">JPM         </t>
   </si>
   <si>
-    <t>$1,378,429.10</t>
-[...8 lines deleted...]
-    <t>$1,882,241.83</t>
+    <t>$1,311,079.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNIGHT SWIFT TRANSN HLDGS INC CL A                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KNX         </t>
+  </si>
+  <si>
+    <t>$1,479,866.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAM RESEARCH CORP COM NEW                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRCX        </t>
+  </si>
+  <si>
+    <t>$814,047.78</t>
   </si>
   <si>
     <t xml:space="preserve">MASTERCARD INCORPORATED CL A                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">MA          </t>
   </si>
   <si>
-    <t>$2,557,938.57</t>
+    <t>$2,207,534.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCKESSON CORP                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCK         </t>
+  </si>
+  <si>
+    <t>$638,649.88</t>
   </si>
   <si>
     <t xml:space="preserve">META PLATFORMS INC CL A                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">META        </t>
   </si>
   <si>
-    <t>$2,817,081.68</t>
+    <t>$1,232,806.00</t>
   </si>
   <si>
     <t xml:space="preserve">MICROSOFT CORP                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MSFT        </t>
   </si>
   <si>
-    <t>$4,001,681.70</t>
+    <t>$2,690,673.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOLINA HEALTHCARE INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOH         </t>
+  </si>
+  <si>
+    <t>$1,097,536.40</t>
   </si>
   <si>
     <t xml:space="preserve">MOODYS CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">MCO         </t>
   </si>
   <si>
-    <t>$1,163,087.68</t>
+    <t>$414,620.69</t>
   </si>
   <si>
     <t xml:space="preserve">MSCI INC                                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">MSCI        </t>
   </si>
   <si>
-    <t>$672,380.85</t>
+    <t>$895,791.58</t>
   </si>
   <si>
     <t xml:space="preserve">NASDAQ STOCK MARKET INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ        </t>
   </si>
   <si>
-    <t>$1,286,593.70</t>
+    <t>$860,569.53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATERA INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NTRA        </t>
+  </si>
+  <si>
+    <t>$851,005.29</t>
   </si>
   <si>
     <t xml:space="preserve">NVIDIA CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">NVDA        </t>
   </si>
   <si>
-    <t>$4,619,720.80</t>
-[...26 lines deleted...]
-    <t>$800,349.00</t>
+    <t>$4,009,896.04</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
-    <t>$2,807,774.28</t>
-[...35 lines deleted...]
-    <t>$1,996,142.28</t>
+    <t>$801,513.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENET HEALTHCARE CORP COM NEW                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">THC         </t>
+  </si>
+  <si>
+    <t>$1,727,074.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED PARCEL SERVICE INC                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPS         </t>
+  </si>
+  <si>
+    <t>$1,790,123.52</t>
   </si>
   <si>
     <t xml:space="preserve">UNITEDHEALTH GROUP INC                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">UNH         </t>
   </si>
   <si>
-    <t>$2,648,796.30</t>
+    <t>$621,099.36</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$1,941,591.85</t>
-[...8 lines deleted...]
-    <t>$1,716,558.12</t>
+    <t>$1,433,763.74</t>
   </si>
   <si>
     <t xml:space="preserve">VISA INC                                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">V           </t>
   </si>
   <si>
-    <t>$2,026,090.30</t>
-[...17 lines deleted...]
-    <t>$872,213.52</t>
+    <t>$1,741,672.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYERHAEUSER CO                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WY          </t>
+  </si>
+  <si>
+    <t>$532,923.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>25746</v>
+        <v>9554</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0">
-        <v>12105</v>
+        <v>11261</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="0">
-        <v>17319</v>
+        <v>7104</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="0">
-        <v>6171</v>
+        <v>11860</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="0">
-        <v>26050</v>
+        <v>6174</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="0">
-        <v>1445</v>
+        <v>1913</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="0">
-        <v>5956</v>
+        <v>1227</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="0">
-        <v>12447</v>
+        <v>3090</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="0">
-        <v>87594</v>
+        <v>4717</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="0">
-        <v>19285</v>
+        <v>2961</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="0">
-        <v>3307</v>
+        <v>10636</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="0">
-        <v>6625</v>
+        <v>3080</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="0">
-        <v>2567</v>
+        <v>8275</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="0">
-        <v>4370</v>
+        <v>2005</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="0">
-        <v>6163</v>
+        <v>2963</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="0">
-        <v>4497</v>
+        <v>8123</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="0">
-        <v>3836</v>
+        <v>132977</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="0">
-        <v>7726</v>
+        <v>3349</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="0">
-        <v>2441</v>
+        <v>6161</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="0">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="0">
-        <v>14546</v>
+        <v>3963</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="0">
-        <v>24760</v>
+        <v>23272</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="0">
-        <v>30581</v>
+        <v>2478</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="0">
-        <v>2184</v>
+        <v>4003</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="0">
-        <v>3377</v>
+        <v>748</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="0">
-        <v>3051</v>
+        <v>1700</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="0">
-        <v>3971</v>
+        <v>5246</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="0">
-        <v>3343</v>
+        <v>5804</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="0">
-        <v>8192</v>
+        <v>913</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="0">
-        <v>23826</v>
+        <v>1663</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="0">
-        <v>7671</v>
+        <v>9353</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="0">
-        <v>1941591.85</v>
+        <v>2059</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="0">
-        <v>4383</v>
+        <v>17558</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="0">
-        <v>5935</v>
+        <v>5981</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="0">
-        <v>7499</v>
+        <v>6758</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="0">
-        <v>5961</v>
+        <v>19158</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D38" s="0">
+        <v>1692</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D39" s="0">
+        <v>1433763.74</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D40" s="0">
+        <v>4847</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="0">
+        <v>27975</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Equity Series Class S - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>