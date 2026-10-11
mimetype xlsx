--- v0 (2025-10-29)
+++ v1 (2026-10-11)
@@ -7,3656 +7,2627 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="September Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">ALASKA MUN BD BK ALASKA MUN BD GO REF BDS O 20251201 5.000%                                                                     </t>
+    <t xml:space="preserve">ALTOONA IOWA GO URBAN RENEWAL BDS A 20360601 5.000%                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$752,797.50</t>
-[...20 lines deleted...]
-    <t>$2,027,046.15</t>
+    <t>$1,890,341.66</t>
   </si>
   <si>
     <t xml:space="preserve">APPLETON WIS AREA SCH DIST GO REF BDS 20330301 5.000%                                                                           </t>
   </si>
   <si>
-    <t>$1,375,453.80</t>
-[...17 lines deleted...]
-    <t>$1,094,800.00</t>
+    <t>$1,295,400.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK BELT ENERGY GAS DIST ALA 5.0 20341201                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,730,761.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK BELT ENERGY GAS DIST ALA BDS 2026C 5.25 20360601                                                                          </t>
+  </si>
+  <si>
+    <t>$1,763,620.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK BELT ENERGY GAS DIST ALA BDS 2026E 5.0 20330701                                                                           </t>
+  </si>
+  <si>
+    <t>$1,746,723.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK BELT ENERGY GAS DIST ALA BDS F 20351201 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$1,373,120.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRADLEY ILL GEN OBLIG BDS A 20301215 5.000%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,222,246.96</t>
   </si>
   <si>
     <t xml:space="preserve">BROWARD CNTY FLA WTR n SWR UTI BDS A 20381001 5.000%                                                                            </t>
   </si>
   <si>
-    <t>$4,219,920.00</t>
+    <t>$4,029,809.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALIFORNIA ST GO BDS 20340401 7.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$1,618,474.16</t>
   </si>
   <si>
     <t xml:space="preserve">CAMERON WIS SCH DIST GO PROM NTS 20380401 5.000%                                                                                </t>
   </si>
   <si>
-    <t>$1,009,073.25</t>
-[...17 lines deleted...]
-    <t>$914,479.50</t>
+    <t>$932,222.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRAL DAUPHIN PA SCH DIST GEN OBLIG BDS 20370515 5.000%                                                                       </t>
+  </si>
+  <si>
+    <t>$513,141.78</t>
   </si>
   <si>
     <t xml:space="preserve">CHARLESTON S C WTRWKS n SWR RE CAP IMPT BDS 20440101 5.000%                                                                     </t>
   </si>
   <si>
-    <t>$877,353.00</t>
-[...17 lines deleted...]
-    <t>$1,160,984.00</t>
+    <t>$851,220.93</t>
   </si>
   <si>
     <t xml:space="preserve">CLARK CNTY NEV GO FLOOD CONTROL BDS 20311101 5.000%                                                                             </t>
   </si>
   <si>
-    <t>$4,297,048.60</t>
-[...35 lines deleted...]
-    <t>$964,509.60</t>
+    <t>$4,067,217.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELAWARE ST HSG AUTH REV 3.35 20320101                                                                                          </t>
+  </si>
+  <si>
+    <t>$432,190.78</t>
   </si>
   <si>
     <t xml:space="preserve">DISTRICT COLUMBIA GO BDS A 20361015 5.000%                                                                                      </t>
   </si>
   <si>
-    <t>$1,339,344.05</t>
+    <t>$1,283,106.49</t>
   </si>
   <si>
     <t xml:space="preserve">DISTRICT COLUMBIA GO BDS A 20410101 5.000%                                                                                      </t>
   </si>
   <si>
-    <t>$2,135,400.00</t>
-[...11 lines deleted...]
-    <t>$1,994,373.80</t>
+    <t>$2,007,700.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISTRICT COLUMBIA INCOME TAX R BDS A 20410701 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$1,126,156.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISTRICT COLUMBIA INCOME TAX R BDS A 20420701 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$1,903,740.12</t>
   </si>
   <si>
     <t xml:space="preserve">DISTRICT COLUMBIA WTR n SWR AU SUB LIEN BDS B 20471001 5.000%                                                                   </t>
   </si>
   <si>
-    <t>$1,034,560.00</t>
-[...5 lines deleted...]
-    <t>$1,021,830.00</t>
+    <t>$970,887.38</t>
   </si>
   <si>
     <t xml:space="preserve">EAU CLAIRE WIS AREA SCH DIST GO REF BDS 20320401 5.000%                                                                         </t>
   </si>
   <si>
-    <t>$1,512,383.40</t>
+    <t>$1,424,868.21</t>
   </si>
   <si>
     <t xml:space="preserve">ELGIN ILL GO CORPORATE PURP BDS 20361215 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$1,458,920.80</t>
+    <t>$1,339,725.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENERGY SOUTHEAST ALA COOP DIST ENERGY SUPPLY REV B 5.0 20331101                                                                 </t>
+  </si>
+  <si>
+    <t>$2,006,360.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EPHRATA PA AREA SCH DIST GEN OBLIG NTS 20330301 5.000%                                                                          </t>
+  </si>
+  <si>
+    <t>$1,204,441.79</t>
   </si>
   <si>
     <t xml:space="preserve">FARGO N D REF IMPT BDS A 20380501 5.000%                                                                                        </t>
   </si>
   <si>
-    <t>$2,446,162.80</t>
+    <t>$2,275,198.01</t>
   </si>
   <si>
     <t xml:space="preserve">FARGO N D REF IMPT BDS A 20390501 5.000%                                                                                        </t>
   </si>
   <si>
-    <t>$2,554,168.00</t>
+    <t>$2,375,709.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FEDERAL HOME LN MTG CORP MULTI 4.661 20401025                                                                                   </t>
+  </si>
+  <si>
+    <t>$1,881,880.00</t>
   </si>
   <si>
     <t xml:space="preserve">FEDERAL HOME LN MTG CORP MULTI STRUCTURED PASS THRU CTF ML- C 20361225 3.996%                                                   </t>
   </si>
   <si>
-    <t>$2,150,939.78</t>
-[...5 lines deleted...]
-    <t>$503,176.95</t>
+    <t>$2,003,896.43</t>
   </si>
   <si>
     <t xml:space="preserve">FOND DU LAC WIS GO PROM NTS A 20310301 5.000%                                                                                   </t>
   </si>
   <si>
-    <t>$2,784,435.75</t>
+    <t>$2,626,348.50</t>
   </si>
   <si>
     <t xml:space="preserve">FORT LAUDERDALE FLA GO BDS A 20430701 5.000%                                                                                    </t>
   </si>
   <si>
-    <t>$1,070,468.70</t>
+    <t>$1,013,157.48</t>
   </si>
   <si>
     <t xml:space="preserve">FORT ZUMWALT MO SCH DIST GO REF IMPT BDS 20330301 5.000%                                                                        </t>
   </si>
   <si>
-    <t>$1,377,658.80</t>
-[...5 lines deleted...]
-    <t>$3,374,700.00</t>
+    <t>$1,282,276.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GARNET VALLEY PA SCH DIST GEN OBLIG BDS 20340401 5.000%                                                                         </t>
+  </si>
+  <si>
+    <t>$974,128.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUILFORD CNTY N C 5.461 20300801                                                                                                </t>
+  </si>
+  <si>
+    <t>$1,381,836.06</t>
   </si>
   <si>
     <t xml:space="preserve">HAMILTON CNTY OHIO PKG FAC LTD TAX GO BDS A 20371201 5.000%                                                                     </t>
   </si>
   <si>
-    <t>$1,089,790.00</t>
-[...17 lines deleted...]
-    <t>$522,630.00</t>
+    <t>$1,021,964.04</t>
   </si>
   <si>
     <t xml:space="preserve">ILLINOIS ST TOLL HWY AUTH TOLL REV BDS B 20380101 5.000%                                                                        </t>
   </si>
   <si>
-    <t>$1,057,245.00</t>
+    <t>$1,029,170.23</t>
   </si>
   <si>
     <t xml:space="preserve">ILLINOIS ST TOLL HWY AUTH TOLL SR REF BDS B 20310101 5.000%                                                                     </t>
   </si>
   <si>
-    <t>$1,643,325.00</t>
+    <t>$1,544,078.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDIANA BD BK REV SR LIEN CMNTY FDG RES PR A- 20360815 5.000%                                                                   </t>
+  </si>
+  <si>
+    <t>$2,053,520.51</t>
   </si>
   <si>
     <t xml:space="preserve">INDIANAPOLIS IND LOC PUB IMPT CMNTY JUSTICE CAMPUS BDS A 20300201 5.000%                                                        </t>
   </si>
   <si>
-    <t>$537,335.00</t>
-[...5 lines deleted...]
-    <t>$3,416,809.80</t>
+    <t>$509,395.03</t>
   </si>
   <si>
     <t xml:space="preserve">ISHARES TRUST SANDP NATL MUN B                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MUB         </t>
   </si>
   <si>
-    <t>$4,616,447.99</t>
-[...11 lines deleted...]
-    <t>$1,378,805.40</t>
+    <t>$4,382,786.10</t>
   </si>
   <si>
     <t xml:space="preserve">JUDSON TEX INDPT SCH DIST UNLTD TAX REF BDS 20360201 5.000%                                                                     </t>
   </si>
   <si>
-    <t>$931,517.65</t>
+    <t>$862,978.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KANKAKEE WILL ETC CNTYS ILL CM GEN OBLIG BDS 20281201 5.000%                                                                    </t>
+  </si>
+  <si>
+    <t>$1,016,912.31</t>
   </si>
   <si>
     <t xml:space="preserve">KENTON CNTY KY SCH DIST GO BDS 20360601 5.000%                                                                                  </t>
   </si>
   <si>
-    <t>$1,149,330.00</t>
-[...17 lines deleted...]
-    <t>$2,791,395.75</t>
+    <t>$1,073,432.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KENTUCKY INC KY PUB ENERGY AUT REF BDS C 20360501 5.000%                                                                        </t>
+  </si>
+  <si>
+    <t>$1,728,004.44</t>
   </si>
   <si>
     <t xml:space="preserve">LAKE IN HILLS ILL GO BDS 20371215 5.000%                                                                                        </t>
   </si>
   <si>
-    <t>$774,744.90</t>
-[...11 lines deleted...]
-    <t>$1,132,870.00</t>
+    <t>$715,914.08</t>
   </si>
   <si>
     <t xml:space="preserve">LE MARS IOWA CMNTY SCH DIST GO BDS 20340601 5.000%                                                                              </t>
   </si>
   <si>
-    <t>$1,106,350.00</t>
+    <t>$1,033,946.23</t>
   </si>
   <si>
     <t xml:space="preserve">MADISON WIS MET SCH DIST GO BLDG FAC IMPT BDS 20330301 5.000%                                                                   </t>
   </si>
   <si>
-    <t>$1,198,674.60</t>
-[...17 lines deleted...]
-    <t>$5,575,050.00</t>
+    <t>$1,126,469.64</t>
   </si>
   <si>
     <t xml:space="preserve">MARYLAND ST LOCAL FACS LN GO BDS SECOND 20350801 5.000%                                                                         </t>
   </si>
   <si>
-    <t>$1,084,910.00</t>
+    <t>$1,030,110.78</t>
   </si>
   <si>
     <t xml:space="preserve">MASSACHUSETTS ST GO BDS C 20471001 5.000%                                                                                       </t>
   </si>
   <si>
-    <t>$5,203,750.00</t>
-[...5 lines deleted...]
-    <t>$1,442,116.35</t>
+    <t>$4,969,690.71</t>
   </si>
   <si>
     <t xml:space="preserve">MECKLENBURG CNTY N C GO PUB IMPT BDS A 20300401 4.000%                                                                          </t>
   </si>
   <si>
-    <t>$2,547,425.00</t>
+    <t>$2,486,756.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN GOVT NASHVILLE AND 5.707 20340701                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,874,836.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN GOVT NASHVILLE n SYS BDS A 20340515 5.000%                                                                         </t>
+  </si>
+  <si>
+    <t>$1,291,054.63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN ST LOUIS MO SWR D REF IMPT BDS B 20470501 5.000%                                                                   </t>
+  </si>
+  <si>
+    <t>$2,029,767.46</t>
   </si>
   <si>
     <t xml:space="preserve">METROPOLITAN TRANSN AUTH N Y R GREEN BDS C 20451115 4.750%                                                                      </t>
   </si>
   <si>
-    <t>$1,988,560.00</t>
-[...11 lines deleted...]
-    <t>$1,032,266.00</t>
+    <t>$1,835,720.21</t>
   </si>
   <si>
     <t xml:space="preserve">MINNESOTA ST GO ST VAR PURP BDS A 20360801 5.000%                                                                               </t>
   </si>
   <si>
-    <t>$2,072,952.20</t>
-[...35 lines deleted...]
-    <t>$2,176,500.00</t>
+    <t>$2,000,091.98</t>
   </si>
   <si>
     <t xml:space="preserve">NEW ORLEANS LA SEW SVC REV BDS B 20270601 5.000%                                                                                </t>
   </si>
   <si>
-    <t>$519,345.00</t>
+    <t>$501,443.63</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y CITY MUN WTR FIN SECOND GEN RESOLUTION BD E 20400615 5.000%                                                        </t>
   </si>
   <si>
-    <t>$3,601,430.00</t>
+    <t>$3,500,008.28</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y CITY TRANSITIONAL FUTURE TAX SECD SUB BDS FISCAL 20440801 5.000%                                                   </t>
   </si>
   <si>
-    <t>$3,652,565.00</t>
+    <t>$3,461,823.96</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK N Y GO BDS - 20421201 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,543,230.00</t>
-[...26 lines deleted...]
-    <t>$1,095,681.00</t>
+    <t>$1,478,436.59</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK ST DORM AUTH ST PERS INCOME TAX REV BDS C 20300215 5.652%                                                              </t>
   </si>
   <si>
-    <t>$1,047,640.00</t>
-[...5 lines deleted...]
-    <t>$2,397,767.50</t>
+    <t>$1,005,621.19</t>
   </si>
   <si>
     <t xml:space="preserve">NEW YORK ST URBAN DEV CORP REV PERS INCOME TAX GEN PURP A 20380315 5.250%                                                       </t>
   </si>
   <si>
-    <t>$5,560,850.00</t>
-[...17 lines deleted...]
-    <t>$995,124.25</t>
+    <t>$5,166,425.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTH CAROLINA HSG FIN AGY HOM 3.55 20360701                                                                                    </t>
+  </si>
+  <si>
+    <t>$877,708.66</t>
   </si>
   <si>
     <t xml:space="preserve">OHIO ST GO BDS A 20410301 5.000%                                                                                                </t>
   </si>
   <si>
-    <t>$1,989,279.00</t>
+    <t>$1,871,622.38</t>
   </si>
   <si>
     <t xml:space="preserve">OHIO ST WTR DEV AUTH REV FRESH BDS 20361201 5.000%                                                                              </t>
   </si>
   <si>
-    <t>$1,439,262.00</t>
+    <t>$1,376,611.60</t>
   </si>
   <si>
     <t xml:space="preserve">OHIO ST WTR DEV AUTH REV FRESH BDS 20371201 5.000%                                                                              </t>
   </si>
   <si>
-    <t>$1,061,570.00</t>
+    <t>$1,019,620.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OKLAHOMA HSG FIN AGY SINGLE FA 2.85 20290301                                                                                    </t>
+  </si>
+  <si>
+    <t>$623,502.15</t>
   </si>
   <si>
     <t xml:space="preserve">OMAHA PUB PWR DIST NEB ELEC RE SYS BDS A 20310201 5.000%                                                                        </t>
   </si>
   <si>
-    <t>$1,047,160.00</t>
+    <t>$1,010,379.41</t>
   </si>
   <si>
     <t xml:space="preserve">OMAHA PUB PWR DIST NEB ELEC RE SYS BDS A 20460201 5.000%                                                                        </t>
   </si>
   <si>
-    <t>$2,118,772.60</t>
-[...5 lines deleted...]
-    <t>$665,000.00</t>
+    <t>$2,030,816.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEFA INC IOWA GAS PROJ REV REF BDS 2026A 5.0 20350401                                                                           </t>
+  </si>
+  <si>
+    <t>$1,696,670.09</t>
   </si>
   <si>
     <t xml:space="preserve">PENNSYLVANIA ST TPK COMMN TPK REF BDS 20301201 5.000%                                                                           </t>
   </si>
   <si>
-    <t>$801,429.30</t>
-[...35 lines deleted...]
-    <t>$2,571,250.50</t>
+    <t>$771,216.85</t>
   </si>
   <si>
     <t xml:space="preserve">PIERCE CNTY WIS GO JUDICIAL FAC BDS A 20360301 5.000%                                                                           </t>
   </si>
   <si>
-    <t>$1,710,277.80</t>
+    <t>$1,573,500.92</t>
   </si>
   <si>
     <t xml:space="preserve">PINAL CNTY ARIZ UNI SCH DIST N IMPT BDS C 20320701 5.000%                                                                       </t>
   </si>
   <si>
-    <t>$197,727.25</t>
+    <t>$182,975.50</t>
   </si>
   <si>
     <t xml:space="preserve">PINAL CNTY ARIZ UNI SCH DIST N IMPT BDS C 20330701 5.000%                                                                       </t>
   </si>
   <si>
-    <t>$147,884.10</t>
-[...5 lines deleted...]
-    <t>$200,179.00</t>
+    <t>$136,484.90</t>
   </si>
   <si>
     <t xml:space="preserve">PINAL CNTY ARIZ UNI SCH DIST N IMPT BDS C 20350701 5.000%                                                                       </t>
   </si>
   <si>
-    <t>$171,030.00</t>
+    <t>$156,761.89</t>
   </si>
   <si>
     <t xml:space="preserve">PITTSBURGH PA WTR n SWR AUTH W FIRST LIEN BDS B 20320901 5.000%                                                                 </t>
   </si>
   <si>
-    <t>$329,952.00</t>
+    <t>$307,577.09</t>
   </si>
   <si>
     <t xml:space="preserve">ROCK ISLAND CNTY ILL SCH DIST GO BDS A 20350101 5.000%                                                                          </t>
   </si>
   <si>
-    <t>$451,932.00</t>
-[...17 lines deleted...]
-    <t>$1,242,374.50</t>
+    <t>$410,066.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANTONIO TEX ELEC n GAS REV SYS REF BDS D 20490201 5.250%                                                                    </t>
+  </si>
+  <si>
+    <t>$1,000,419.92</t>
   </si>
   <si>
     <t xml:space="preserve">SEATTLE WASH MUN LT n PWR REV IMPT REF BDS 20410701 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$1,104,480.00</t>
+    <t>$1,051,249.40</t>
   </si>
   <si>
     <t xml:space="preserve">SHELBY CNTY TENN GO PUB IMPT AND SCH BDS A 20350401 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$1,284,187.50</t>
-[...5 lines deleted...]
-    <t>$1,075,204.25</t>
+    <t>$1,254,255.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOUTHEAST ENERGY AUTH COOP DIS BDS E 20301001 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$1,776,159.74</t>
   </si>
   <si>
     <t xml:space="preserve">TACOMA WASH ELEC SYS REV BDS 20460101 5.000%                                                                                    </t>
   </si>
   <si>
-    <t>$1,062,733.40</t>
-[...11 lines deleted...]
-    <t>$1,062,720.00</t>
+    <t>$1,013,845.43</t>
   </si>
   <si>
     <t xml:space="preserve">TARRANT CNTY TEX LTD TAX BDS 20360715 5.000%                                                                                    </t>
   </si>
   <si>
-    <t>$2,522,939.00</t>
+    <t>$2,359,277.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENNESSEE HSG DEV AGY RESIDENTIAL FIN PROG REV BDS 1.6 20300101                                                                 </t>
+  </si>
+  <si>
+    <t>$972,068.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEXAS MUN GAS ACQUISITION AND SU 5.0 20360401                                                                                   </t>
+  </si>
+  <si>
+    <t>$1,714,263.94</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS MUN GAS ACQUISITION n SU REF BDS 20261215 5.000%                                                                          </t>
   </si>
   <si>
-    <t>$204,124.00</t>
+    <t>$200,189.38</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS MUN GAS ACQUISITION n SU REF BDS 20271215 5.000%                                                                          </t>
   </si>
   <si>
-    <t>$622,512.00</t>
+    <t>$604,429.64</t>
   </si>
   <si>
     <t xml:space="preserve">TEXAS MUN GAS ACQUISITION n SU REF BDS 20281215 5.000%                                                                          </t>
   </si>
   <si>
-    <t>$262,995.00</t>
-[...5 lines deleted...]
-    <t>$2,108,640.00</t>
+    <t>$252,420.94</t>
   </si>
   <si>
     <t xml:space="preserve">UNION GROVE WIS UN HIGH SCH DI GO PROM NTS 20360301 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$1,118,804.05</t>
-[...11 lines deleted...]
-    <t>$1,000,700.00</t>
+    <t>$1,049,455.81</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20270131 1.500%                                                                                       </t>
   </si>
   <si>
-    <t>$971,720.00</t>
+    <t>$990,898.44</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20270215 2.250%                                                                                       </t>
   </si>
   <si>
-    <t>$980,900.00</t>
+    <t>$992,617.19</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20270215 4.125%                                                                                       </t>
   </si>
   <si>
-    <t>$1,005,780.00</t>
+    <t>$999,531.25</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20280115 4.250%                                                                                       </t>
   </si>
   <si>
-    <t>$1,013,630.00</t>
+    <t>$993,750.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20280131 3.500%                                                                                       </t>
   </si>
   <si>
-    <t>$997,340.00</t>
+    <t>$983,984.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20290131 1.750%                                                                                       </t>
+  </si>
+  <si>
+    <t>$930,781.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20290215 2.625%                                                                                       </t>
+  </si>
+  <si>
+    <t>$948,750.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS 20270115 4.000%                                                                                         </t>
   </si>
   <si>
-    <t>$1,003,750.00</t>
+    <t>$999,492.19</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$1,651,721.62</t>
+    <t>$347,607.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UTAH HSG CORP SINGLE FAMILY MT 2.9 20310101                                                                                     </t>
+  </si>
+  <si>
+    <t>$945,693.51</t>
   </si>
   <si>
     <t xml:space="preserve">WASHINGTON ST VAR PURP GO BDS A 20320801 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$4,613,696.50</t>
+    <t>$4,349,276.99</t>
   </si>
   <si>
     <t xml:space="preserve">WASHINGTON ST VAR PURP GO BDS A 20430801 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$1,052,740.00</t>
+    <t>$974,612.96</t>
   </si>
   <si>
     <t xml:space="preserve">WASHINGTON ST VAR PURP GO BDS C 20370201 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$4,041,952.20</t>
-[...11 lines deleted...]
-    <t>$1,436,828.40</t>
+    <t>$3,795,550.63</t>
   </si>
   <si>
     <t xml:space="preserve">WEST SALEM WIS SCH DIST LA CRO GO PROM NTS 20390401 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$1,707,230.70</t>
+    <t>$1,594,734.75</t>
   </si>
   <si>
     <t xml:space="preserve">WHITE LAKE TWP MICH CHARTER LTD TAX GO BDS 20360301 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$652,245.50</t>
+    <t>$609,622.48</t>
   </si>
   <si>
     <t xml:space="preserve">WHITE LAKE TWP MICH CHARTER LTD TAX GO BDS 20370301 5.000%                                                                      </t>
   </si>
   <si>
-    <t>$578,293.50</t>
-[...5 lines deleted...]
-    <t>$4,479,920.00</t>
+    <t>$541,796.72</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20281230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$213,338.00</t>
+    <t>$204,218.41</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20291230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$190,261.75</t>
+    <t>$179,870.51</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20301230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$193,369.75</t>
+    <t>$180,701.53</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20311230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$335,217.00</t>
+    <t>$310,755.11</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20321230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$253,257.75</t>
+    <t>$233,488.23</t>
   </si>
   <si>
     <t xml:space="preserve">YORKVILLE ILL UTD CITY GO BDS B 20331230 5.000%                                                                                 </t>
   </si>
   <si>
-    <t>$294,062.60</t>
+    <t>$269,505.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E154"/>
+  <dimension ref="A1:E109"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>750000</v>
+        <v>1845000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>875000</v>
+        <v>1260000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>490000</v>
+        <v>1750000</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>500000</v>
+        <v>1750000</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>1845000</v>
+        <v>1750000</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>1260000</v>
+        <v>1395000</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>800000</v>
+        <v>1185000</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>1345000</v>
+        <v>4000000</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>4000000</v>
+        <v>925000</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>925000</v>
+        <v>500000</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>500000</v>
+        <v>850000</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>530000</v>
+        <v>3970000</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>825000</v>
+        <v>450000</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>850000</v>
+        <v>1265000</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
         <v>2000000</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>2000000</v>
+        <v>1115000</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>1100000</v>
+        <v>1895000</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>3970000</v>
+        <v>1000000</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>1015000</v>
+        <v>1380000</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>510000</v>
+        <v>1310000</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>1635000</v>
+        <v>2000000</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>1715000</v>
+        <v>1175000</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>750000</v>
+        <v>2235000</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>865000</v>
+        <v>2350000</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>1265000</v>
+        <v>1991827.28</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>2000000</v>
+        <v>2109639.59</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>1115000</v>
+        <v>2565000</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>1895000</v>
+        <v>1010000</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>1000000</v>
+        <v>1260000</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>1000000</v>
+        <v>940000</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>1380000</v>
+        <v>1400000</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>1310000</v>
+        <v>1000000</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>2235000</v>
+        <v>1050000</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>2350000</v>
+        <v>1500000</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>2145276.25</v>
+        <v>2000000</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>505000</v>
+        <v>500000</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="D39" s="0">
-        <v>2565000</v>
+        <v>43351</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>1010000</v>
+        <v>835000</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>1260000</v>
+        <v>1000000</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>3000000</v>
+        <v>1050000</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>1000000</v>
+        <v>1750000</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>1505000</v>
+        <v>710000</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>500000</v>
+        <v>1095000</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>1050000</v>
+        <v>1000000</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>1500000</v>
+        <v>5000000</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>500000</v>
+        <v>2500000</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>3030000</v>
+        <v>1885000</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>43351</v>
+        <v>1250000</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>1230000</v>
+        <v>2000000</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>835000</v>
+        <v>1970000</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>1050000</v>
+        <v>500000</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>1375000</v>
+        <v>3500000</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>125000</v>
+        <v>3500000</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>2805000</v>
+        <v>1500000</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>710000</v>
+        <v>1000000</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
         <v>1000000</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>1000000</v>
+        <v>1845000</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>1095000</v>
+        <v>1350000</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>675000</v>
+        <v>1000000</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>550000</v>
+        <v>640000</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>5000000</v>
+        <v>1000000</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>1000000</v>
+        <v>2065000</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>5000000</v>
+        <v>1700000</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>1305000</v>
+        <v>765000</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>2500000</v>
+        <v>1540000</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>2000000</v>
+        <v>175000</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>1015000</v>
+        <v>130000</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>1030000</v>
+        <v>150000</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>1970000</v>
+        <v>300000</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>1410000</v>
+        <v>1000000</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>640000</v>
+        <v>1040000</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>700000</v>
+        <v>1250000</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>750000</v>
+        <v>1750000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>2000000</v>
+        <v>1030000</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>500000</v>
+        <v>2300000</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>3500000</v>
+        <v>1080000</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>3500000</v>
+        <v>1750000</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>1500000</v>
+        <v>200000</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>1905000</v>
+        <v>600000</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>1600000</v>
+        <v>250000</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>125000</v>
+        <v>1015000</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>1075000</v>
+        <v>1000000</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>1110000</v>
+        <v>1000000</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
         <v>1000000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>2390000</v>
+        <v>1000000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>5000000</v>
+        <v>1000000</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>1500000</v>
+        <v>1000000</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>925000</v>
+        <v>1000000</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>7</v>
+        <v>197</v>
       </c>
       <c r="D96" s="0">
-        <v>1845000</v>
+        <v>347607.11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>1350000</v>
+        <v>1000000</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>1000000</v>
+        <v>4255000</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="0">
         <v>1000000</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>2065000</v>
+        <v>3690000</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>665000</v>
+        <v>1590000</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>765000</v>
+        <v>575000</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>750000</v>
+        <v>515000</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>850000</v>
+        <v>200000</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
-        <v>590000</v>
+        <v>175000</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>500000</v>
+        <v>175000</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>1005000</v>
+        <v>300000</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>2450000</v>
+        <v>225000</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>1540000</v>
+        <v>260000</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>221</v>
-[...20 lines deleted...]
-      <c r="A111" s="0" t="s">
         <v>224</v>
-      </c>
-[...741 lines deleted...]
-        <v>312</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Diversified Tax Exempt Series Class A - Holdings - September.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>